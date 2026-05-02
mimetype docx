--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaël Denys </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stages of Aquitanian pike Esox aquitanicus (Teleostei, Esocidae): first description of morphological development and trials of rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Escarpit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 427 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2025030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional adaptation in the marine to freshwater establishment process - how do diet and genotype shape phenotype?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Twining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Bravničar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Carosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.251462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the nuptial colouration pattern of Phoxinus lumaireul Schinz, 1840 (Teleostei, Leuciscidae) and first record in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B Delmastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 62, pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2025012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public aquarium as a key partner for taxonomic studies, an example with French nine-spined sticklebacks Pungitius spp. (Teleostei, Gasterosteiformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2025-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of the common dace Leuciscus leuciscus (Teleostei: Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pividori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Delling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.173-178. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2025.2460779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple introduction pathways of non-native Phoxinus minnows (Teleostei: Leuciscidae) in Corsica revealed by its hidden diversity and their parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Godeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-024-03320-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unregulated introduced fish (Perca fluviatilis Linnaeus, 1758) is host to zoonotic parasites in a small Mediterranean island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Jean Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123 (6), pp.247. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-024-08264-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Verde Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unclear host taxonomy hinders parasite studies: An up‐to‐date checklist of the protozoan and metazoan parasites of Phoxinus minnows (Teleostei: Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationships of the French pikes Esox spp. (Teleostei, Esocidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Escarpit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.2. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an established population of Poecilia reticulata and Neocaridina davidi in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jamonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Reyes Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhan Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Prati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2024-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the large-scale loach Misgurnus dabryanus (Guichenot, 1872) (Teleostei, Cobitidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marchiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.541 - 550. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2024.13.2.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of an established population of Misgurnus anguillicaudatus (Cantor, 1842) (Teleostei, Cobitidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.529 - 540. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2024.13.2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of two predator fishes Esox lucius Linnaeus, 1758 and Silurus glanis Linnaeus, 1758 during two successive floods in the French Aisne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Duntze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mierral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.79-99. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a species phylogeny using ddRAD SNPs: cytonuclear discordance and introgression in the salmonid genus Thymallus (Salmonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot K Englmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Antonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.107654. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2022.107654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist of fishes from the Saint-Pierre and Miquelon archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), pp.371-384. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2022-464-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revalidation of the genus Ichthyocoris Bonaparte, 1840 (Actinopterygii: Blenniiformes: Blenniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Duquenne-Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P J Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACta Ichthyologica et Piscatoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aiep.52.79458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fishes from Saint-Pierre and Miquelon archipelago: diagnoses, taxonomy, nomenclature and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), pp.385-413. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2022-464-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of rare anadromous Rhône River brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 423, pp.24. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of Barbatula quignardi (Băcescu-Meşter, 1967) (Teleostei, Nemacheilidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.39-42. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Sea Lampreys, attached to Humpback whales, off Saint Pierre and Miquelon archipelago (Northwestern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Detcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.77-81. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.C8016AAA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revalidation of the Spanish stone loach Barbatula hispanica (Lelek, 1987) (Teleostei, Nemacheilidae) according to morphological and mitochondrial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.10. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première occurrence de deux espèces invasives de poissons dans le fleuve Somme : le Saumon rose du Pacifique et le Gobie demi-lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avocette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global systematic diversity, range distributions, conservation and taxonomic assessments of graylings (Teleostei: Salmonidae; Thymallus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte V Goncalvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot K Englmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gomes-Dos-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisms Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13127-020-00468-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comment on &amp;quot;Morphologic and genetic characterization of Corsican and Sardinian trout with comments on Salmo taxonomy&amp;quot; by Delling et al. (2020): protected Tyrrhenian trouts must be named</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 422, pp.6. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of Phoxinus in France with the description of two new species (Teleostei, Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), pp.205-237. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-443-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier signalement en France du Barbeau de Graells Luciobarbus graellsii (Steindachner, 1866) (Actinopterygii, Cypriniformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2020a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of Thymallus thymallus (Linnaeus, 1758) (Actinopterygii, Salmonidae) obtained by long range PCRs and double multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gomes-Dos-Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (2), pp.91-94. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-442-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Phoxinus csikii Hankó, 1922 (Actinopterygii, Cypriniformes) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.199-202. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-423-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbatula leoparda (Actinopterygii, Nemacheilidae), a new endemic species of stone loach of French Catalonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-423-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A third European species of grayling (Actinopterygii, Salmonidae), endemic to the Loire River basin (France), Thymallus ligericus n. sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Froufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secci-Petretto Giulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.233-238. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits allow distinguishing their hybrids from the Northern pike, Esox lucius, and the Aquitanian pike, Esox aquitanicus (Actinopterygii, Esociformes) Ichthyological note</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jeanroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle espèce de poisson en Bourgogne-Franche-Comté : le goujon occitan (Gobio occitaniae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cottus petiti Bǎcescu & Bǎcescu-Meşter, 1964 (Cottidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaudou Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.215-216. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S7 characterization of Western European pikes Esox spp. (Actinopterygii, Esociformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B. Delamstro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2018-423-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of larvae of lampreys, Lampetra sp. (Cephalaspidomorphi, Petromyzontiformes), in a French Catalan basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arsento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.216 - 218. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2018-422-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platichthys solemdali sp. nov. (Actinopterygii, Pleuronectiformes): A New Flounder Species From the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Momigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Merilä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.225. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and morphological discrimination of three species of ninespined stickleback Pungitius spp. (Teleostei, Gasterosteidae) in France with the revalidation of Pungitius vulgaris (Mauduyt, 1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias F. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Freyhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the species complex 'Neritina pulligera' (Gastropoda, Cyclonetimorpha: Neritidae) using taxonomy and barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Galzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental correlates of body size distribution in Cyprinidae (Actinopterygians) depend on phylogenetic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidity of Gasterosteus gymnurus (Cuvier, 1829) (Actinopterygii, Gasterosteidae) according to integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2015-391-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for barcodes in the Torrent: from COI to complete mitogenomes on NGS platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Barcodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.170-186. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/dna-2015-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02309917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular evidence of three species of pikes Esox spp. (Actinopterygii, Esocidae) in France, including the description of a new species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337 (9), pp.521-534. +Erratum 657-659. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in the Mediterranean Biodiversity Hotspot affects barcoding accuracy of its freshwater fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.1210-1221. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline P Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02921889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Catalan chub Squalius laietanus (Actinopterygii, Cyprinidae) in France: input from morphological and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 408, pp.4. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00844930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The actinopterygian diversity of the CEAMARC cruises: Barcoding and molecular taxonomy as a multi-level tool for new findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Lautredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1-2), pp.250-263. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02296918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Adamowizc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia P. Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K.A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular taxonomy and identification within the Antarctic genus Trematomus (Notothenioidei, Teleostei): How valuable is barcoding with COI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Lautredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ozouf-Costaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polar.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genus-level supertree of Cyprinidae (Actinopterygii: Cypriniformes), partitioned qualitative clade support and test of macro-evolutionary scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (4), pp.653-689. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2009.00091.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Pike Story: a dated phylogeography of Esox spp. (Actinopterygii, Esocidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Congress of Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fmars.2015.03.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parasites zoonotiques dans un poisson introduit de manière non-contrôlée : le cas de la perche en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Jean Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons d'eau douce de France. Deuxième édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biotope, Mèze, Inventaires &amp; biodiversité - Tome 18, 704 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons d'eau douce de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biotope éditions; Publications scientifiques du MNHN, 703 p., 2020, 978-2-36662-247-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte de l'ichtyofaune d'eau douce de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno David; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782348075650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie et historique de la mise en place des peuplements ichtyologiques de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poissons d'eau douce de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotope; Publications scientifiques du MNHN, 2020, 9782366622478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise relatif à l’état des connaissances des populations du Silure Silurus glanis et de ses impacts sur la gestion équilibrée des populations piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2026, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de détermination des « néotaxons » de poissons d'eau douce de France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pividori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape sur l'étude des traits de vie du brochet aquitain Esox aquitanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); BOREA; Université de Lorraine. 2021, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences de taxons et données issues de protocoles : cas de la pêche électrique, v1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'identification des poissons d'eau douce français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaël Denys </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stages of Aquitanian pike Esox aquitanicus (Teleostei, Esocidae): first description of morphological development and trials of rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Escarpit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 427 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2025030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional adaptation in the marine to freshwater establishment process - how do diet and genotype shape phenotype?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Twining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Bravničar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Carosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.251462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the nuptial colouration pattern of Phoxinus lumaireul Schinz, 1840 (Teleostei, Leuciscidae) and first record in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B Delmastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 62, pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2025012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public aquarium as a key partner for taxonomic studies, an example with French nine-spined sticklebacks Pungitius spp. (Teleostei, Gasterosteiformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2025-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of the common dace Leuciscus leuciscus (Teleostei: Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pividori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Delling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.173-178. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2025.2460779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple introduction pathways of non-native Phoxinus minnows (Teleostei: Leuciscidae) in Corsica revealed by its hidden diversity and their parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Godeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-024-03320-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unregulated introduced fish (Perca fluviatilis Linnaeus, 1758) is host to zoonotic parasites in a small Mediterranean island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Jean Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123 (6), pp.247. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-024-08264-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Verde Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unclear host taxonomy hinders parasite studies: An up‐to‐date checklist of the protozoan and metazoan parasites of Phoxinus minnows (Teleostei: Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationships of the French pikes Esox spp. (Teleostei, Esocidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Escarpit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.2. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the large-scale loach Misgurnus dabryanus (Guichenot, 1872) (Teleostei, Cobitidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marchiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.541 - 550. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2024.13.2.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an established population of Poecilia reticulata and Neocaridina davidi in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jamonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Reyes Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhan Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Prati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2024-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of an established population of Misgurnus anguillicaudatus (Cantor, 1842) (Teleostei, Cobitidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.529 - 540. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2024.13.2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of two predator fishes Esox lucius Linnaeus, 1758 and Silurus glanis Linnaeus, 1758 during two successive floods in the French Aisne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Duntze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mierral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.79-99. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a species phylogeny using ddRAD SNPs: cytonuclear discordance and introgression in the salmonid genus Thymallus (Salmonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot K Englmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Antonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.107654. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2022.107654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist of fishes from the Saint-Pierre and Miquelon archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), pp.371-384. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2022-464-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revalidation of the genus Ichthyocoris Bonaparte, 1840 (Actinopterygii: Blenniiformes: Blenniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Duquenne-Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P J Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACta Ichthyologica et Piscatoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aiep.52.79458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fishes from Saint-Pierre and Miquelon archipelago: diagnoses, taxonomy, nomenclature and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), pp.385-413. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2022-464-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of rare anadromous Rhône River brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 423, pp.24. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of Barbatula quignardi (Băcescu-Meşter, 1967) (Teleostei, Nemacheilidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.39-42. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Sea Lampreys, attached to Humpback whales, off Saint Pierre and Miquelon archipelago (Northwestern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Detcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.77-81. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.C8016AAA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revalidation of the Spanish stone loach Barbatula hispanica (Lelek, 1987) (Teleostei, Nemacheilidae) according to morphological and mitochondrial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.10. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première occurrence de deux espèces invasives de poissons dans le fleuve Somme : le Saumon rose du Pacifique et le Gobie demi-lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avocette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global systematic diversity, range distributions, conservation and taxonomic assessments of graylings (Teleostei: Salmonidae; Thymallus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte V Goncalvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot K Englmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gomes-Dos-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisms Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13127-020-00468-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comment on &amp;quot;Morphologic and genetic characterization of Corsican and Sardinian trout with comments on Salmo taxonomy&amp;quot; by Delling et al. (2020): protected Tyrrhenian trouts must be named</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 422, pp.6. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of Phoxinus in France with the description of two new species (Teleostei, Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), pp.205-237. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-443-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier signalement en France du Barbeau de Graells Luciobarbus graellsii (Steindachner, 1866) (Actinopterygii, Cypriniformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2020a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of Thymallus thymallus (Linnaeus, 1758) (Actinopterygii, Salmonidae) obtained by long range PCRs and double multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gomes-Dos-Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (2), pp.91-94. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-442-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Phoxinus csikii Hankó, 1922 (Actinopterygii, Cypriniformes) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.199-202. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-423-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbatula leoparda (Actinopterygii, Nemacheilidae), a new endemic species of stone loach of French Catalonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-423-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A third European species of grayling (Actinopterygii, Salmonidae), endemic to the Loire River basin (France), Thymallus ligericus n. sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Froufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secci-Petretto Giulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.233-238. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits allow distinguishing their hybrids from the Northern pike, Esox lucius, and the Aquitanian pike, Esox aquitanicus (Actinopterygii, Esociformes) Ichthyological note</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jeanroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle espèce de poisson en Bourgogne-Franche-Comté : le goujon occitan (Gobio occitaniae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cottus petiti Bǎcescu & Bǎcescu-Meşter, 1964 (Cottidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaudou Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.215-216. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S7 characterization of Western European pikes Esox spp. (Actinopterygii, Esociformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B. Delamstro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2018-423-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of larvae of lampreys, Lampetra sp. (Cephalaspidomorphi, Petromyzontiformes), in a French Catalan basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arsento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.216 - 218. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2018-422-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platichthys solemdali sp. nov. (Actinopterygii, Pleuronectiformes): A New Flounder Species From the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Momigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Merilä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.225. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and morphological discrimination of three species of ninespined stickleback Pungitius spp. (Teleostei, Gasterosteidae) in France with the revalidation of Pungitius vulgaris (Mauduyt, 1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias F. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Freyhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the species complex 'Neritina pulligera' (Gastropoda, Cyclonetimorpha: Neritidae) using taxonomy and barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Galzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental correlates of body size distribution in Cyprinidae (Actinopterygians) depend on phylogenetic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidity of Gasterosteus gymnurus (Cuvier, 1829) (Actinopterygii, Gasterosteidae) according to integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2015-391-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for barcodes in the Torrent: from COI to complete mitogenomes on NGS platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Barcodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.170-186. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/dna-2015-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02309917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in the Mediterranean Biodiversity Hotspot affects barcoding accuracy of its freshwater fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.1210-1221. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular evidence of three species of pikes Esox spp. (Actinopterygii, Esocidae) in France, including the description of a new species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337 (9), pp.521-534. +Erratum 657-659. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline P Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02921889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Catalan chub Squalius laietanus (Actinopterygii, Cyprinidae) in France: input from morphological and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 408, pp.4. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00844930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The actinopterygian diversity of the CEAMARC cruises: Barcoding and molecular taxonomy as a multi-level tool for new findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Lautredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1-2), pp.250-263. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02296918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Adamowizc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia P. Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K.A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular taxonomy and identification within the Antarctic genus Trematomus (Notothenioidei, Teleostei): How valuable is barcoding with COI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Lautredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ozouf-Costaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polar.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genus-level supertree of Cyprinidae (Actinopterygii: Cypriniformes), partitioned qualitative clade support and test of macro-evolutionary scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (4), pp.653-689. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2009.00091.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Pike Story: a dated phylogeography of Esox spp. (Actinopterygii, Esocidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Congress of Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fmars.2015.03.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parasites zoonotiques dans un poisson introduit de manière non-contrôlée : le cas de la perche en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Jean Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons d'eau douce de France. Deuxième édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biotope, Mèze, Inventaires &amp; biodiversité - Tome 18, 704 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons d'eau douce de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biotope éditions; Publications scientifiques du MNHN, 703 p., 2020, 978-2-36662-247-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte de l'ichtyofaune d'eau douce de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno David; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782348075650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie et historique de la mise en place des peuplements ichtyologiques de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poissons d'eau douce de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotope; Publications scientifiques du MNHN, 2020, 9782366622478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise relatif à l’état des connaissances des populations du Silure Silurus glanis et de ses impacts sur la gestion équilibrée des populations piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2026, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de détermination des « néotaxons » de poissons d'eau douce de France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pividori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape sur l'étude des traits de vie du brochet aquitain Esox aquitanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); BOREA; Université de Lorraine. 2021, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences de taxons et données issues de protocoles : cas de la pêche électrique, v1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'identification des poissons d'eau douce français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Royer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escarpit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Twining" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Hudson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Bravni&#269;ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Carosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lestin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Carr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaubon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Delling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2460779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03320-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Jean Agostini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-024-08264-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15894" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delavergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jamonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Reyes Camargo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Ben Halima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Prati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2024-034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cuinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marchiset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.2.18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mann&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.2.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Duntze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mierral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Secci-Petretto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot K Englmaier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Antonov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107654" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abraham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Urtizberea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Duquenne-Delobel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Doadrio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P J Denys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aiep.52.79458" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2022022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauliard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Detcheverry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C8016AAA" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnyaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte V Goncalvez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gomes-Dos-Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-020-00468-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2021006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-443-003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Masseboeuf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2020a15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-442-001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Weiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Froufe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secci-Petretto Giulia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jeanroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536441v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudou Dominique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lauga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Delamstro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-423-001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arsento" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richarte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-422-012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Momigliano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jokinen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Meril&#228;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00225" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F. Geiger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Freyhof" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12178" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Galzin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQC03S5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geiger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-391-005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Geiger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Monaghan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Almada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12257" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SLDVCMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00844930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P.J. Denys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detta&#239;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doadrio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013039" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02296918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lautredou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goimbault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Busson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L48H8KHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310532v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542142v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Denys" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2009.00091.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q87VKPJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014862v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830928v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jomier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cosson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Point" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Royer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escarpit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Twining" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Hudson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Bravni&#269;ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Carosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lestin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Carr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaubon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Delling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2460779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03320-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Jean Agostini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-024-08264-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15894" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delavergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cuinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marchiset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.2.18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jamonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Reyes Camargo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Ben Halima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Prati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2024-034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mann&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.2.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Duntze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mierral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Secci-Petretto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot K Englmaier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Antonov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107654" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abraham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Urtizberea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Duquenne-Delobel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Doadrio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P J Denys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aiep.52.79458" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2022022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauliard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Detcheverry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C8016AAA" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnyaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte V Goncalvez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gomes-Dos-Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-020-00468-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2021006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-443-003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Masseboeuf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2020a15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-442-001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Weiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Froufe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secci-Petretto Giulia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jeanroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536441v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudou Dominique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lauga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Delamstro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-423-001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arsento" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richarte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-422-012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Momigliano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jokinen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Meril&#228;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00225" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F. Geiger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Freyhof" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12178" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Galzin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQC03S5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geiger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-391-005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Geiger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Monaghan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Almada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbieri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12257" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SLDVCMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113451v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00844930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P.J. Denys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detta&#239;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doadrio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013039" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02296918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lautredou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goimbault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Busson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L48H8KHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310532v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542142v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Denys" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2009.00091.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q87VKPJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014862v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830928v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jomier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cosson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Point" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>