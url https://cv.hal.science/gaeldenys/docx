--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaël Denys </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stages of Aquitanian pike Esox aquitanicus (Teleostei, Esocidae): first description of morphological development and trials of rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Escarpit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 427 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2025030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional adaptation in the marine to freshwater establishment process - how do diet and genotype shape phenotype?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Twining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Bravničar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Carosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.251462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the nuptial colouration pattern of Phoxinus lumaireul Schinz, 1840 (Teleostei, Leuciscidae) and first record in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B Delmastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 62, pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2025012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public aquarium as a key partner for taxonomic studies, an example with French nine-spined sticklebacks Pungitius spp. (Teleostei, Gasterosteiformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2025-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of the common dace Leuciscus leuciscus (Teleostei: Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pividori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Delling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.173-178. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2025.2460779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple introduction pathways of non-native Phoxinus minnows (Teleostei: Leuciscidae) in Corsica revealed by its hidden diversity and their parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Godeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-024-03320-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unregulated introduced fish (Perca fluviatilis Linnaeus, 1758) is host to zoonotic parasites in a small Mediterranean island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Jean Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123 (6), pp.247. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-024-08264-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Verde Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unclear host taxonomy hinders parasite studies: An up‐to‐date checklist of the protozoan and metazoan parasites of Phoxinus minnows (Teleostei: Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationships of the French pikes Esox spp. (Teleostei, Esocidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Escarpit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.2. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the large-scale loach Misgurnus dabryanus (Guichenot, 1872) (Teleostei, Cobitidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marchiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.541 - 550. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2024.13.2.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an established population of Poecilia reticulata and Neocaridina davidi in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jamonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Reyes Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhan Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Prati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2024-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of an established population of Misgurnus anguillicaudatus (Cantor, 1842) (Teleostei, Cobitidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.529 - 540. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2024.13.2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of two predator fishes Esox lucius Linnaeus, 1758 and Silurus glanis Linnaeus, 1758 during two successive floods in the French Aisne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Duntze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mierral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.79-99. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a species phylogeny using ddRAD SNPs: cytonuclear discordance and introgression in the salmonid genus Thymallus (Salmonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot K Englmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Antonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.107654. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2022.107654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist of fishes from the Saint-Pierre and Miquelon archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), pp.371-384. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2022-464-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revalidation of the genus Ichthyocoris Bonaparte, 1840 (Actinopterygii: Blenniiformes: Blenniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Duquenne-Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P J Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACta Ichthyologica et Piscatoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aiep.52.79458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fishes from Saint-Pierre and Miquelon archipelago: diagnoses, taxonomy, nomenclature and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), pp.385-413. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2022-464-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of rare anadromous Rhône River brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 423, pp.24. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of Barbatula quignardi (Băcescu-Meşter, 1967) (Teleostei, Nemacheilidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.39-42. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Sea Lampreys, attached to Humpback whales, off Saint Pierre and Miquelon archipelago (Northwestern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Detcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.77-81. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.C8016AAA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revalidation of the Spanish stone loach Barbatula hispanica (Lelek, 1987) (Teleostei, Nemacheilidae) according to morphological and mitochondrial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.10. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première occurrence de deux espèces invasives de poissons dans le fleuve Somme : le Saumon rose du Pacifique et le Gobie demi-lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avocette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global systematic diversity, range distributions, conservation and taxonomic assessments of graylings (Teleostei: Salmonidae; Thymallus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte V Goncalvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot K Englmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gomes-Dos-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisms Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13127-020-00468-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comment on &amp;quot;Morphologic and genetic characterization of Corsican and Sardinian trout with comments on Salmo taxonomy&amp;quot; by Delling et al. (2020): protected Tyrrhenian trouts must be named</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 422, pp.6. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of Phoxinus in France with the description of two new species (Teleostei, Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), pp.205-237. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-443-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier signalement en France du Barbeau de Graells Luciobarbus graellsii (Steindachner, 1866) (Actinopterygii, Cypriniformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2020a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of Thymallus thymallus (Linnaeus, 1758) (Actinopterygii, Salmonidae) obtained by long range PCRs and double multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gomes-Dos-Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (2), pp.91-94. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-442-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Phoxinus csikii Hankó, 1922 (Actinopterygii, Cypriniformes) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.199-202. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-423-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbatula leoparda (Actinopterygii, Nemacheilidae), a new endemic species of stone loach of French Catalonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-423-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A third European species of grayling (Actinopterygii, Salmonidae), endemic to the Loire River basin (France), Thymallus ligericus n. sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Froufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secci-Petretto Giulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.233-238. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits allow distinguishing their hybrids from the Northern pike, Esox lucius, and the Aquitanian pike, Esox aquitanicus (Actinopterygii, Esociformes) Ichthyological note</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jeanroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle espèce de poisson en Bourgogne-Franche-Comté : le goujon occitan (Gobio occitaniae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cottus petiti Bǎcescu & Bǎcescu-Meşter, 1964 (Cottidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaudou Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.215-216. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S7 characterization of Western European pikes Esox spp. (Actinopterygii, Esociformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B. Delamstro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2018-423-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of larvae of lampreys, Lampetra sp. (Cephalaspidomorphi, Petromyzontiformes), in a French Catalan basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arsento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.216 - 218. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2018-422-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platichthys solemdali sp. nov. (Actinopterygii, Pleuronectiformes): A New Flounder Species From the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Momigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Merilä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.225. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and morphological discrimination of three species of ninespined stickleback Pungitius spp. (Teleostei, Gasterosteidae) in France with the revalidation of Pungitius vulgaris (Mauduyt, 1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias F. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Freyhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the species complex 'Neritina pulligera' (Gastropoda, Cyclonetimorpha: Neritidae) using taxonomy and barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Galzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental correlates of body size distribution in Cyprinidae (Actinopterygians) depend on phylogenetic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidity of Gasterosteus gymnurus (Cuvier, 1829) (Actinopterygii, Gasterosteidae) according to integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2015-391-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for barcodes in the Torrent: from COI to complete mitogenomes on NGS platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Barcodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.170-186. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/dna-2015-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02309917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in the Mediterranean Biodiversity Hotspot affects barcoding accuracy of its freshwater fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.1210-1221. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular evidence of three species of pikes Esox spp. (Actinopterygii, Esocidae) in France, including the description of a new species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337 (9), pp.521-534. +Erratum 657-659. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline P Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02921889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Catalan chub Squalius laietanus (Actinopterygii, Cyprinidae) in France: input from morphological and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 408, pp.4. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00844930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The actinopterygian diversity of the CEAMARC cruises: Barcoding and molecular taxonomy as a multi-level tool for new findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Lautredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1-2), pp.250-263. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02296918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Adamowizc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia P. Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K.A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular taxonomy and identification within the Antarctic genus Trematomus (Notothenioidei, Teleostei): How valuable is barcoding with COI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Lautredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ozouf-Costaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polar.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genus-level supertree of Cyprinidae (Actinopterygii: Cypriniformes), partitioned qualitative clade support and test of macro-evolutionary scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (4), pp.653-689. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2009.00091.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Pike Story: a dated phylogeography of Esox spp. (Actinopterygii, Esocidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Congress of Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fmars.2015.03.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parasites zoonotiques dans un poisson introduit de manière non-contrôlée : le cas de la perche en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Jean Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons d'eau douce de France. Deuxième édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biotope, Mèze, Inventaires &amp; biodiversité - Tome 18, 704 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons d'eau douce de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biotope éditions; Publications scientifiques du MNHN, 703 p., 2020, 978-2-36662-247-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte de l'ichtyofaune d'eau douce de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno David; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782348075650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie et historique de la mise en place des peuplements ichtyologiques de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poissons d'eau douce de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotope; Publications scientifiques du MNHN, 2020, 9782366622478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise relatif à l’état des connaissances des populations du Silure Silurus glanis et de ses impacts sur la gestion équilibrée des populations piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2026, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de détermination des « néotaxons » de poissons d'eau douce de France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pividori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape sur l'étude des traits de vie du brochet aquitain Esox aquitanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); BOREA; Université de Lorraine. 2021, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences de taxons et données issues de protocoles : cas de la pêche électrique, v1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'identification des poissons d'eau douce français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaël Denys </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional adaptation in the marine to freshwater establishment process - how do diet and genotype shape phenotype?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Twining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Bravničar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Carosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.251462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stages of Aquitanian pike Esox aquitanicus (Teleostei, Esocidae): first description of morphological development and trials of rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Escarpit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 427 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2025030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the nuptial colouration pattern of Phoxinus lumaireul Schinz, 1840 (Teleostei, Leuciscidae) and first record in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B Delmastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 62, pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2025012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of the common dace Leuciscus leuciscus (Teleostei: Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pividori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Delling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.173-178. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2025.2460779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public aquarium as a key partner for taxonomic studies, an example with French nine-spined sticklebacks Pungitius spp. (Teleostei, Gasterosteiformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2025-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Verde Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unclear host taxonomy hinders parasite studies: An up‐to‐date checklist of the protozoan and metazoan parasites of Phoxinus minnows (Teleostei: Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unregulated introduced fish (Perca fluviatilis Linnaeus, 1758) is host to zoonotic parasites in a small Mediterranean island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Jean Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123 (6), pp.247. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-024-08264-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationships of the French pikes Esox spp. (Teleostei, Esocidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Escarpit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.2. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the large-scale loach Misgurnus dabryanus (Guichenot, 1872) (Teleostei, Cobitidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marchiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.541 - 550. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2024.13.2.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an established population of Poecilia reticulata and Neocaridina davidi in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jamonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Reyes Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhan Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Prati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2024-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of an established population of Misgurnus anguillicaudatus (Cantor, 1842) (Teleostei, Cobitidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.529 - 540. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2024.13.2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple introduction pathways of non-native Phoxinus minnows (Teleostei: Leuciscidae) in Corsica revealed by its hidden diversity and their parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Godeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-024-03320-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of two predator fishes Esox lucius Linnaeus, 1758 and Silurus glanis Linnaeus, 1758 during two successive floods in the French Aisne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Duntze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mierral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (1), pp.79-99. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-471-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a species phylogeny using ddRAD SNPs: cytonuclear discordance and introgression in the salmonid genus Thymallus (Salmonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot K Englmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Antonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.107654. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2022.107654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revalidation of the genus Ichthyocoris Bonaparte, 1840 (Actinopterygii: Blenniiformes: Blenniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Duquenne-Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P J Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACta Ichthyologica et Piscatoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aiep.52.79458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fishes from Saint-Pierre and Miquelon archipelago: diagnoses, taxonomy, nomenclature and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), pp.385-413. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2022-464-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of rare anadromous Rhône River brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 423, pp.24. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist of fishes from the Saint-Pierre and Miquelon archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), pp.371-384. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2022-464-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revalidation of the Spanish stone loach Barbatula hispanica (Lelek, 1987) (Teleostei, Nemacheilidae) according to morphological and mitochondrial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.10. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Sea Lampreys, attached to Humpback whales, off Saint Pierre and Miquelon archipelago (Northwestern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Detcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.77-81. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.C8016AAA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première occurrence de deux espèces invasives de poissons dans le fleuve Somme : le Saumon rose du Pacifique et le Gobie demi-lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avocette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global systematic diversity, range distributions, conservation and taxonomic assessments of graylings (Teleostei: Salmonidae; Thymallus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte V Goncalvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot K Englmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gomes-Dos-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisms Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13127-020-00468-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comment on &amp;quot;Morphologic and genetic characterization of Corsican and Sardinian trout with comments on Salmo taxonomy&amp;quot; by Delling et al. (2020): protected Tyrrhenian trouts must be named</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 422, pp.6. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of Barbatula quignardi (Băcescu-Meşter, 1967) (Teleostei, Nemacheilidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.39-42. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of Phoxinus in France with the description of two new species (Teleostei, Leuciscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), pp.205-237. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-443-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier signalement en France du Barbeau de Graells Luciobarbus graellsii (Steindachner, 1866) (Actinopterygii, Cypriniformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2020a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of Thymallus thymallus (Linnaeus, 1758) (Actinopterygii, Salmonidae) obtained by long range PCRs and double multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Secci-Petretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gomes-Dos-Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (2), pp.91-94. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2020-442-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits allow distinguishing their hybrids from the Northern pike, Esox lucius, and the Aquitanian pike, Esox aquitanicus (Actinopterygii, Esociformes) Ichthyological note</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jeanroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Phoxinus csikii Hankó, 1922 (Actinopterygii, Cypriniformes) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.199-202. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-423-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbatula leoparda (Actinopterygii, Nemacheilidae), a new endemic species of stone loach of French Catalonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-423-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A third European species of grayling (Actinopterygii, Salmonidae), endemic to the Loire River basin (France), Thymallus ligericus n. sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Froufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secci-Petretto Giulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.233-238. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle espèce de poisson en Bourgogne-Franche-Comté : le goujon occitan (Gobio occitaniae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cottus petiti Bǎcescu & Bǎcescu-Meşter, 1964 (Cottidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaudou Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.215-216. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2019-433-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of larvae of lampreys, Lampetra sp. (Cephalaspidomorphi, Petromyzontiformes), in a French Catalan basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arsento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.216 - 218. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2018-422-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S7 characterization of Western European pikes Esox spp. (Actinopterygii, Esociformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B. Delamstro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2018-423-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platichthys solemdali sp. nov. (Actinopterygii, Pleuronectiformes): A New Flounder Species From the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Momigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Merilä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.225. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and morphological discrimination of three species of ninespined stickleback Pungitius spp. (Teleostei, Gasterosteidae) in France with the revalidation of Pungitius vulgaris (Mauduyt, 1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias F. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Freyhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the species complex 'Neritina pulligera' (Gastropoda, Cyclonetimorpha: Neritidae) using taxonomy and barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Galzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental correlates of body size distribution in Cyprinidae (Actinopterygians) depend on phylogenetic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for barcodes in the Torrent: from COI to complete mitogenomes on NGS platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion I. Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Barcodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.170-186. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/dna-2015-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02309917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidity of Gasterosteus gymnurus (Cuvier, 1829) (Actinopterygii, Gasterosteidae) according to integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2015-391-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular evidence of three species of pikes Esox spp. (Actinopterygii, Esocidae) in France, including the description of a new species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337 (9), pp.521-534. +Erratum 657-659. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in the Mediterranean Biodiversity Hotspot affects barcoding accuracy of its freshwater fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.1210-1221. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Catalan chub Squalius laietanus (Actinopterygii, Cyprinidae) in France: input from morphological and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 408, pp.4. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00844930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline P Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02921889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The actinopterygian diversity of the CEAMARC cruises: Barcoding and molecular taxonomy as a multi-level tool for new findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Lautredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1-2), pp.250-263. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02296918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dettaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Adamowizc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia P. Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K.A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular taxonomy and identification within the Antarctic genus Trematomus (Notothenioidei, Teleostei): How valuable is barcoding with COI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Lautredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ozouf-Costaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polar.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genus-level supertree of Cyprinidae (Actinopterygii: Cypriniformes), partitioned qualitative clade support and test of macro-evolutionary scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oberdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (4), pp.653-689. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2009.00091.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Pike Story: a dated phylogeography of Esox spp. (Actinopterygii, Esocidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Congress of Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fmars.2015.03.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parasites zoonotiques dans un poisson introduit de manière non-contrôlée : le cas de la perche en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Haÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Jean Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons d'eau douce de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biotope éditions; Publications scientifiques du MNHN, 703 p., 2020, 978-2-36662-247-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons d'eau douce de France. Deuxième édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biotope, Mèze, Inventaires &amp; biodiversité - Tome 18, 704 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte de l'ichtyofaune d'eau douce de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno David; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782348075650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie et historique de la mise en place des peuplements ichtyologiques de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poissons d'eau douce de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotope; Publications scientifiques du MNHN, 2020, 9782366622478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Red List of Freshwater Fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin E Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Artaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doru Bănăduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUCN; European commission; Red List; SSC; Freshwater Fish Specialist Group. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise relatif à l’état des connaissances des populations du Silure Silurus glanis et de ses impacts sur la gestion équilibrée des populations piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2026, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de détermination des « néotaxons » de poissons d'eau douce de France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pividori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape sur l'étude des traits de vie du brochet aquitain Esox aquitanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Dettai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); BOREA; Université de Lorraine. 2021, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrences de taxons et données issues de protocoles : cas de la pêche électrique, v1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'identification des poissons d'eau douce français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Royer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escarpit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Twining" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Hudson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Bravni&#269;ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Carosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lestin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Carr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaubon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Delling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2460779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03320-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Jean Agostini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-024-08264-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15894" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delavergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cuinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marchiset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.2.18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jamonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Reyes Camargo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Ben Halima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Prati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2024-034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mann&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.2.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Duntze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mierral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Secci-Petretto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot K Englmaier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Antonov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107654" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abraham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Urtizberea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Duquenne-Delobel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Doadrio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P J Denys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aiep.52.79458" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2022022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauliard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Detcheverry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C8016AAA" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnyaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte V Goncalvez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gomes-Dos-Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-020-00468-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2021006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-443-003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Masseboeuf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2020a15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-442-001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Weiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Froufe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secci-Petretto Giulia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jeanroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536441v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudou Dominique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lauga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Delamstro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-423-001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arsento" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richarte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-422-012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Momigliano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jokinen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Meril&#228;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00225" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F. Geiger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Freyhof" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12178" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Galzin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQC03S5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geiger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-391-005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Geiger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Monaghan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Almada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbieri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12257" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SLDVCMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113451v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00844930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P.J. Denys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detta&#239;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doadrio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013039" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02296918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lautredou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goimbault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Busson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L48H8KHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310532v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542142v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Denys" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2009.00091.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q87VKPJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014862v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830928v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jomier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cosson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Point" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Twining" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Hudson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Bravni&#269;ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Carosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escarpit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2025012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Delling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2460779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lestin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Carr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaubon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Jean Agostini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-024-08264-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delavergne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cuinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marchiset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.2.18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jamonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Reyes Camargo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Ben Halima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Prati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2024-034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mann&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.2.17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03320-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Duntze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mierral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-471-007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Secci-Petretto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot K Englmaier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Antonov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107654" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Duquenne-Delobel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Doadrio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P J Denys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aiep.52.79458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Urtizberea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2022022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abraham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauliard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Detcheverry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C8016AAA" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169497v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnyaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte V Goncalvez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gomes-Dos-Santos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-020-00468-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2021006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-443-003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Masseboeuf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2020a15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-442-001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jeanroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536467v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Froufe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secci-Petretto Giulia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536441v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudou Dominique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arsento" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richarte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-422-012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310578v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lauga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Delamstro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-423-001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Momigliano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jokinen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Meril&#228;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00225" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F. Geiger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Freyhof" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12178" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Galzin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQC03S5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geiger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-391-005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Geiger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Monaghan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Almada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12257" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SLDVCMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00844930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P.J. Denys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detta&#239;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doadrio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02296918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lautredou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goimbault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Busson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L48H8KHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310532v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542142v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Denys" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2009.00091.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q87VKPJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014862v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830928v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ford" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin E Adams" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Amaral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Artaev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru B&#259;n&#259;duc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469256v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878704v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169948v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256142v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jomier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cosson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Point" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>