--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -352,326 +352,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05169776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités et transformation numérique : l’exemple de Kigali au Rwanda</w:t>
+                <w:t xml:space="preserve">Impact of Covid-19 on motorized transport modes in Tehran: competition or complementarity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaële Lesteven</w:t>
+                <w:t xml:space="preserve">Sina Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Samadzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.135.0141⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jtran.23.00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659208v2</w:t>
+                <w:t xml:space="preserve">halshs-04598548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating public transport during a pandemic: Key lessons on travel behavior and social equity from two surveys in Tehran</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilités et transformation numérique : l’exemple de Kigali au Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Samadzad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.104075. </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 135-136 (1-2), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2024.104075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.135.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04598531v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Covid-19 on motorized transport modes in Tehran: competition or complementarity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Navigating public transport during a pandemic: Key lessons on travel behavior and social equity from two surveys in Tehran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Samadzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.104075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jtran.23.00099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2024.104075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04598548v1</w:t>
+                <w:t xml:space="preserve">halshs-04598531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with public transport dissatisfaction. Mobility challenges and adaptations in Dakar, Senegal</w:t>
               </w:r>
@@ -1220,51 +1220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les VTC, un nouveau mode de déplacement pour les classes moyennes ? Le cas de Téhéran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Samadzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Mobilités émergentes, 12-13, pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1302,51 +1302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ride-hailing, a new mode to commute? Evidence from Tehran, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Samadzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Behaviour and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.175-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1380,51 +1380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Integration of Paratransit in Transportation Planning in African Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,209 +1846,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La congestion automobile perturbe-t-elle la routine des ménages motorisés ? Illustration à partir de l’Île-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions autour de la lenteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvanie Godillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.6018⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416690v1</w:t>
+                <w:t xml:space="preserve">hal-01641018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour de la lenteur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La congestion automobile perturbe-t-elle la routine des ménages motorisés ? Illustration à partir de l’Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, </w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/eps.6018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641018v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mumbai, quelle politique publique pour lutter contre la congestion automobile ?</w:t>
               </w:r>
@@ -2704,191 +2704,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04634883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transports mixtes personnes - marchandises dans les villes d’Afrique subsaharienne sous le prisme d’enquêtes de mobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spread of motorcycles in sub-Saharan Africa: Dynamics and public issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du groupe transversal Villes et métiers du Labex Futurs Urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGE, Nov 2023, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023 Montreal 17-21 July 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Conference on Transport Research Society, Jul 2023, Montréal, Québec, Canada. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04417915v1</w:t>
+                <w:t xml:space="preserve">halshs-04168469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spread of motorcycles in sub-Saharan Africa: Dynamics and public issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transports mixtes personnes - marchandises dans les villes d’Afrique subsaharienne sous le prisme d’enquêtes de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023 Montreal 17-21 July 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Conference on Transport Research Society, Jul 2023, Montréal, Québec, Canada. 14 p</w:t>
+              <w:t xml:space="preserve">Journée d'étude du groupe transversal Villes et métiers du Labex Futurs Urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGE, Nov 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04168469v1</w:t>
+                <w:t xml:space="preserve">halshs-04417915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne dans les périphéries urbaines. Le rôle des taxis clandestins à Dakar</w:t>
               </w:r>
@@ -2995,51 +2995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique, entre optimisation et contrôle des circulations urbaines - L’exemple de Kigali au Rwanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3090,51 +3090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification des transports urbains en Afrique de l’Ouest : un processus en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CODATU XVIII, 22-23 novembre 2021, en visio-conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CODATU, Nov 2021, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3254,51 +3254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and Prospects for the Integration of Paratransit in Transportation Planning in African Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,303 +3343,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social expectations of Connected and Automated Vehicles. Prospects from EU experience</w:t>
+                <w:t xml:space="preserve">Le traitement médiatique du véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">98th Annual Meeting Transportation Research Board</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Iasi Romania, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02106869v1</w:t>
+                <w:t xml:space="preserve">hal-04504950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From chaotic to digital - Past, present and future trends in paratransit in Sub-Saharan African cities</w:t>
+                <w:t xml:space="preserve">The social expectations of Connected and Automated Vehicles. Prospects from EU experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th conference of International Association for the history of Transport Traffic &amp; Mobility (T²M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">98th Annual Meeting Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495251v1</w:t>
+                <w:t xml:space="preserve">halshs-02106869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement médiatique du véhicule autonome</w:t>
+                <w:t xml:space="preserve">From chaotic to digital - Past, present and future trends in paratransit in Sub-Saharan African cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariane Thébert</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Iasi Romania, Romania</w:t>
+              <w:t xml:space="preserve">17th conference of International Association for the history of Transport Traffic &amp; Mobility (T²M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504950v1</w:t>
+                <w:t xml:space="preserve">hal-04495251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Role For Research In The Autonomous Vehicle Innovation Ecoystem? Insights From A Meta-Analysis Of 298 Trb Papers Over 5 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,51 +3703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Paratransit A Key Asset For A Sustainable Urban Mobility System? Insights From Three African Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">97th Annual Meeting Transportation Research Board, Jan 2018, Washington, United States. 2018 TRB Annual Meeting: Compendium of Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3867,51 +3867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of ICT-based innovations in transforming intermediate transport in African cities. The cases of Cape Town, Nairobi, and Addis Ababa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3943,204 +3943,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Observatory of Mobility At Country And City Scale</w:t>
+                <w:t xml:space="preserve">L'habitude automobile face à la menace de congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Eskenazi</w:t>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96th Annual Meeting Transportation Research Board </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658282v1</w:t>
+                <w:t xml:space="preserve">hal-01530431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitude automobile face à la menace de congestion</w:t>
+                <w:t xml:space="preserve">Meta-Observatory of Mobility At Country And City Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
+                <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">96th Annual Meeting Transportation Research Board </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530431v1</w:t>
+                <w:t xml:space="preserve">hal-01658282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Responses to Traffic Congestion - Findings from Paris, Sao Paulo and Mumbai</w:t>
               </w:r>
@@ -4807,51 +4807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De chaotique à numérique : vers une consolidation des modes intermédiaires de transport dans les villes d’Afrique subsaharienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5479,51 +5479,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au Sénégal, les taxis clandestins de Dakar sont essentiels pour les déplacements quotidiens.</w:t>
+                <w:t xml:space="preserve">Dakar’s clandestine taxis are essential for daily travel - but they’re illegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
@@ -5556,75 +5556,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04023702v1</w:t>
+                <w:t xml:space="preserve">halshs-04023754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dakar’s clandestine taxis are essential for daily travel - but they’re illegal</w:t>
+                <w:t xml:space="preserve">Au Sénégal, les taxis clandestins de Dakar sont essentiels pour les déplacements quotidiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
@@ -5657,51 +5657,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04023754v1</w:t>
+                <w:t xml:space="preserve">halshs-04023702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t>
               </w:r>
@@ -6276,51 +6276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse de la première phase du contrat NexMob REGINOV III (LVMT-IMD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parvex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diongue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.51.3.406" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Lesteven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659208v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Karimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Samadzad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2024.104075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jtran.23.00099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Cissokho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aftran.2024.100014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13899" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.03.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14116769" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03313308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2020.09.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02899394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nemett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120933270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Trouve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.08.113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.281" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7653" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianchi Alves Bianca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/transportes.v19i2.503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Diedhiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Cerles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Cheikh Sidiya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Saravia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307822.ch9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9154.ch1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3547-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.ch1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.fmatter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-connaissances_scientifiques_pour_les_motocycles_peggy_subirats_isabelle_ragot_court_thierry_serre_marc_lanfranchi-9782343231921-71627.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/repenser-l-amenagement-du-territoire.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mouly-Aigrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quillerier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Du Pasquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parvex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diongue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.51.3.406" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Lesteven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Karimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Samadzad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jtran.23.00099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659208v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0141" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2024.104075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Cissokho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aftran.2024.100014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13899" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.03.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14116769" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03313308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2020.09.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02899394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nemett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120933270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Trouve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.08.113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7653" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianchi Alves Bianca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/transportes.v19i2.503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Diedhiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Cerles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Cheikh Sidiya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495251v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Saravia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307822.ch9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9154.ch1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3547-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.ch1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.fmatter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-connaissances_scientifiques_pour_les_motocycles_peggy_subirats_isabelle_ragot_court_thierry_serre_marc_lanfranchi-9782343231921-71627.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/repenser-l-amenagement-du-territoire.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mouly-Aigrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quillerier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Du Pasquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>