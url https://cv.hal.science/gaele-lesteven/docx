--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -118,408 +118,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility resilience to climate change: People's adaptation of daily travel and road infrastructure to recurrent flooding in Dakar, Senegal</w:t>
+                <w:t xml:space="preserve">Pratiques professionnelles des chauffeurs de taxis informels à Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+                <w:t xml:space="preserve">Gaële Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Momar Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momar Diongue</w:t>
+                <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (3), pp.406-420. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2148/benv.51.3.406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14dky⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05250904v1</w:t>
+                <w:t xml:space="preserve">halshs-05169776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques professionnelles des chauffeurs de taxis informels à Dakar</w:t>
+                <w:t xml:space="preserve">Mobility resilience to climate change: People's adaptation of daily travel and road infrastructure to recurrent flooding in Dakar, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaële Lesteven</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parvex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Diongue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72, </w:t>
+              <w:t xml:space="preserve">Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (3), pp.406-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14dky⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2148/benv.51.3.406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05169776v1</w:t>
+                <w:t xml:space="preserve">halshs-05250904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Covid-19 on motorized transport modes in Tehran: competition or complementarity?</w:t>
+                <w:t xml:space="preserve">Navigating public transport during a pandemic: Key lessons on travel behavior and social equity from two surveys in Tehran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Samadzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.104075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jtran.23.00099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2024.104075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04598548v1</w:t>
+                <w:t xml:space="preserve">halshs-04598531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et transformation numérique : l’exemple de Kigali au Rwanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 135-136 (1-2), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -547,213 +547,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating public transport during a pandemic: Key lessons on travel behavior and social equity from two surveys in Tehran</w:t>
+                <w:t xml:space="preserve">Impact of Covid-19 on motorized transport modes in Tehran: competition or complementarity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Samadzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.104075. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2024.104075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jtran.23.00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04598531v1</w:t>
+                <w:t xml:space="preserve">halshs-04598548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with public transport dissatisfaction. Mobility challenges and adaptations in Dakar, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Cissokho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Transport Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.100014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -787,90 +787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’adapter face aux difficultés de mobilité ? Eclairages d’une métropole africaine, Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nouvelles formes de mobilités et populations, 2023/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -904,64 +904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La moto personnelle dans les villes d’Afrique subsaharienne : diffusion, usages et utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2022 (17-18), pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -986,51 +986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who cares about AVs? Insights from French media discourse on Twitter and in the press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1077,103 +1077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Mobility in Urban Peripheries: The Role of Clandestine Taxis in Dakar, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Cissokho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
+                <w:t xml:space="preserve">Momar Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (11), pp.6769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1207,51 +1207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les VTC, un nouveau mode de déplacement pour les classes moyennes ? Le cas de Téhéran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Samadzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1289,51 +1289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ride-hailing, a new mode to commute? Evidence from Tehran, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Samadzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1393,51 +1393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Integration of Paratransit in Transportation Planning in African Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Nemett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1497,51 +1497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclin et survie des mobilités automobiles ? Entre résistances et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Déclin et survie des mobilités automobiles, 119-120, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1575,51 +1575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuelling the controversy on Uber's arrival: A comparative media analysis of Paris and Montreal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1679,51 +1679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide Investigation of Private Motorization Dynamics at the Metropolitan Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1770,51 +1770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes numériques révolutionnent-elles la mobilité urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1865,51 +1865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de la lenteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1956,51 +1956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La congestion automobile perturbe-t-elle la routine des ménages motorisés ? Illustration à partir de l’Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2034,51 +2034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mumbai, quelle politique publique pour lutter contre la congestion automobile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports : économie, politique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2103,51 +2103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment lutter contre la congestion automobile dans les grandes métropoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moniteur des travaux publics et du bâtiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2172,51 +2172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d’adaptation à la congestion automobile dans les grandes métropoles: analyse à partir des cas de Paris, São Paulo et Mumbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral responses to traffic congestion findings from São Paulo and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianchi Alves Bianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2386,90 +2386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et enjeux du transport hippomobile dans les périphéries de Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
+                <w:t xml:space="preserve">Momar Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFTM 2025 - 7èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEM - Université Côte d'Opale, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2494,64 +2494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spread of motorcycles in sub-Saharan Africa: Dynamics and public issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Conference on Transport Research (WCTR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montreal, Canada. pp.3237-3250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2585,77 +2585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagner sa vie dans le transport informel ? Parcours professionnels et conditions de travail des chauffeurs de taxi collectif à Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Cissokho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,273 +2704,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04634883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spread of motorcycles in sub-Saharan Africa: Dynamics and public issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les transports mixtes personnes - marchandises dans les villes d’Afrique subsaharienne sous le prisme d’enquêtes de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023 Montreal 17-21 July 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Conference on Transport Research Society, Jul 2023, Montréal, Québec, Canada. 14 p</w:t>
+              <w:t xml:space="preserve">Journée d'étude du groupe transversal Villes et métiers du Labex Futurs Urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGE, Nov 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04168469v1</w:t>
+                <w:t xml:space="preserve">halshs-04417915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transports mixtes personnes - marchandises dans les villes d’Afrique subsaharienne sous le prisme d’enquêtes de mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The spread of motorcycles in sub-Saharan Africa: Dynamics and public issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du groupe transversal Villes et métiers du Labex Futurs Urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGE, Nov 2023, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023 Montreal 17-21 July 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Conference on Transport Research Society, Jul 2023, Montréal, Québec, Canada. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04417915v1</w:t>
+                <w:t xml:space="preserve">halshs-04168469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne dans les périphéries urbaines. Le rôle des taxis clandestins à Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Cissokho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
+                <w:t xml:space="preserve">Momar Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF - Sciences Po Rennes, Jun 2022, Rennes, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3008,51 +3008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique, entre optimisation et contrôle des circulations urbaines - L’exemple de Kigali au Rwanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les circulations dans le Sud global : ethnographies des échanges mondialisés - Colloque international de l’APAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3077,51 +3077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification des transports urbains en Afrique de l’Ouest : un processus en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3159,64 +3159,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les taxis clandos de Dakar. Etat des lieux, enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Cheikh Sidiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3267,51 +3267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and Prospects for the Integration of Paratransit in Transportation Planning in African Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Nemett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3343,316 +3343,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement médiatique du véhicule autonome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The social expectations of Connected and Automated Vehicles. Prospects from EU experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Iasi Romania, Romania</w:t>
+              <w:t xml:space="preserve">98th Annual Meeting Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504950v1</w:t>
+                <w:t xml:space="preserve">halshs-02106869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social expectations of Connected and Automated Vehicles. Prospects from EU experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From chaotic to digital - Past, present and future trends in paratransit in Sub-Saharan African cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariane Thébert</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">98th Annual Meeting Transportation Research Board</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">17th conference of International Association for the history of Transport Traffic &amp; Mobility (T²M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02106869v1</w:t>
+                <w:t xml:space="preserve">hal-04495251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From chaotic to digital - Past, present and future trends in paratransit in Sub-Saharan African cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le traitement médiatique du véhicule autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th conference of International Association for the history of Transport Traffic &amp; Mobility (T²M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Iasi Romania, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495251v1</w:t>
+                <w:t xml:space="preserve">hal-04504950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Role For Research In The Autonomous Vehicle Innovation Ecoystem? Insights From A Meta-Analysis Of 298 Trb Papers Over 5 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janeth Saravia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3690,51 +3690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Paratransit A Key Asset For A Sustainable Urban Mobility System? Insights From Three African Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,51 +3785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private Motorization in Worldwide Developing Countries Metropolitan Areas: Patterns in the early 21 th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3880,51 +3880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of ICT-based innovations in transforming intermediate transport in African cities. The cases of Cape Town, Nairobi, and Addis Ababa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Transport Research Arena TRA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3943,234 +3943,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitude automobile face à la menace de congestion</w:t>
+                <w:t xml:space="preserve">Meta-Observatory of Mobility At Country And City Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Manon Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">96th Annual Meeting Transportation Research Board </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530431v1</w:t>
+                <w:t xml:space="preserve">hal-01658282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Observatory of Mobility At Country And City Scale</w:t>
+                <w:t xml:space="preserve">L'habitude automobile face à la menace de congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Eskenazi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96th Annual Meeting Transportation Research Board </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658282v1</w:t>
+                <w:t xml:space="preserve">hal-01530431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Responses to Traffic Congestion - Findings from Paris, Sao Paulo and Mumbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. pp.121 - 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4236,51 +4236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de mobilité urbaine dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320, 2024, Encyclopédie Sciences. Géographie et démographie. Géographie des réseaux d'infrastructure et des mobilités, Hadrien Commenges; Florent Le Néchet, ISBN papier : 9781789481549 ; ISBN ebook : 9781789491548</w:t>
             </w:r>
           </w:p>
@@ -4307,51 +4307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Mobility Systems in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; John Wiley &amp; Sons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320, 2023, Sciences. Geography and demography. Infrastructure and Mobility Networks Geography, Hadrien Commenges; Florent Le Néchet, ISBN 978-1-78945-154-2 / eISBN 978-1-394-25620-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
@@ -4379,143 +4379,143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04350284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les taxis clandos de Dakar, entre desserte locale des périphéries urbaines et liaisons métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Cissokho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre hybridation et cloisonnement : les transports africains à la croisée des chemins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Grafigéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4540,64 +4540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essor de la moto en Afrique subsaharienne : dynamiques d’usage et enjeux de sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ragot-Court I., Serre T., Subirats P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissances scientifiques pour les motocycles : nouvelles recherches et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.115-125, 2025, Sécurités et Mobilités, 978-2-336-49735-8</w:t>
@@ -4626,51 +4626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Diversité et évolution des systèmes de mobilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaële Lesteven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de mobilité urbaine dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4712,51 +4712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer en ville : panorama de la mobilité urbaine à travers le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaële Lesteven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de mobilité urbaine dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4820,51 +4820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De chaotique à numérique : vers une consolidation des modes intermédiaires de transport dans les villes d’Afrique subsaharienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Audard; Rémi Desmoulière; Léa Wester. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se déplacer dans les métropoles des Suds. Transports artisanaux, informels et auto-organisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4906,51 +4906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Around the City: Overview of Urban Mobility Around the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaele Lesteven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Mobility Systems in the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5001,51 +5001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Diversity and Evolution of Urban Mobility Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaele Lesteven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Mobility Systems in the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5096,51 +5096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles manières de se déplacer en voiture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée des Arts et Métiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permis de conduire ? Catalogue de l’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 144-157, 2022, 978-2-35906-382-0</w:t>
@@ -5195,51 +5195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Nemett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peggy Subirats; Isabelle Ragot-Court; Thierry Serre; Marc Lanfranchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissances scientifiques pour les motocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5294,51 +5294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateurs de réseaux : un rapport renouvelé aux territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Cordobes; Xavier Desjardins; Martin Vanier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'aménagement du territoire. Colloque de Cerisy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5374,94 +5374,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smart Mobility: A Landscape Under Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chapter 21 in Peuportier B., Leurent F. and Jean Roger-Estrade (coord.) « Ecodesign of structures and infrastructure, 2nd volume », pp. 451-498</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor &amp; Francis, 2020, 9781003095071</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transformation numérique des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Landau, Bernard; Diab, Youssef. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau monde de la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.141-146, 2018, 978-2-85978-517-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5471,450 +5566,450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakar’s clandestine taxis are essential for daily travel - but they’re illegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04023754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Sénégal, les taxis clandestins de Dakar sont essentiels pour les déplacements quotidiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04023702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01748061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA TRANSFORMATION NUMÉRIQUE NOUVEL ELDORADO POUR LES ACTEURS DES TRANSPORTS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mouly-Aigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fouco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5924,459 +6019,459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Informal Passenger Transport Reforms in Sub-Saharan Africa. Dakar Desk Review. Unpublished Report for the SSATP (The World Bank and Agence Française de Développement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Ville Mobilité Transport (LVMT), Laboratoire Aménagement Economie Transports (LAET); SSATP. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04152068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le véhicule autonome comme objet médiatique, scientifique et social (VACOM) - Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ifsttar. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01989297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le véhicule autonome comme objet médiatique, scientifique et social (VACOM) - Rapport final de recherche pour le compte de la DGITM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ifsttar. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The autonomous vehicle as a socially-constructed object (VACOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ifsttar. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01989305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse de la première phase du contrat NexMob REGINOV III (LVMT-IMD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de la Mobilité Durable (IMD). 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6386,114 +6481,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d'adaptation à la congestion automobile dans les grandes métropoles. Analyse à partir des cas de Paris, São Paulo et Mumbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00981240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6640,51 +6735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parvex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diongue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.51.3.406" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Lesteven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Karimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Samadzad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jtran.23.00099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659208v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0141" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2024.104075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Cissokho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aftran.2024.100014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13899" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.03.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14116769" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03313308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2020.09.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02899394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nemett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120933270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Trouve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.08.113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7653" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianchi Alves Bianca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/transportes.v19i2.503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Diedhiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Cerles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Cheikh Sidiya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495251v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Saravia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307822.ch9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9154.ch1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3547-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.ch1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.fmatter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-connaissances_scientifiques_pour_les_motocycles_peggy_subirats_isabelle_ragot_court_thierry_serre_marc_lanfranchi-9782343231921-71627.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/repenser-l-amenagement-du-territoire.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mouly-Aigrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quillerier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Du Pasquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Lesteven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diongue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parvex" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.51.3.406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Karimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Samadzad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2024.104075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659208v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0141" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jtran.23.00099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Cissokho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aftran.2024.100014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13899" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.03.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14116769" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03313308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2020.09.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02899394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nemett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120933270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Trouve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.08.113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7653" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianchi Alves Bianca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/transportes.v19i2.503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Diedhiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Cerles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Cheikh Sidiya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Saravia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307822.ch9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9154.ch1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3547-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.ch1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256204.fmatter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-connaissances_scientifiques_pour_les_motocycles_peggy_subirats_isabelle_ragot_court_thierry_serre_marc_lanfranchi-9782343231921-71627.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/repenser-l-amenagement-du-territoire.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05561345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haxaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mouly-Aigrot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quillerier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Du Pasquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>