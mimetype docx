--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -353,274 +353,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles concentration and distribution over fixed rippled beds under waves by digital in-line holography</w:t>
+                <w:t xml:space="preserve">Flat plate pressure impact on a still water surface: The effect of surrounding ambient pressure and plate size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar Mallat</w:t>
+                <w:t xml:space="preserve">Abdessamad Talioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.121⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.111926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011555v1</w:t>
+                <w:t xml:space="preserve">hal-03975810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat plate pressure impact on a still water surface: The effect of surrounding ambient pressure and plate size</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particles concentration and distribution over fixed rippled beds under waves by digital in-line holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+                <w:t xml:space="preserve">Bachar Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pinon</w:t>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 263, pp.111926. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (G2), pp.309-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975810v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Tracking of Sand Particles in a Wave Flume Using Interferometric Imaging</w:t>
               </w:r>
@@ -847,287 +847,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Modelling of a Quayside Floating System</w:t>
+                <w:t xml:space="preserve">Impact of a quayside floating system on overtopping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixtine Neuvéglise</w:t>
+                <w:t xml:space="preserve">S. Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Smaoui</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sergent</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse8110903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.04019037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)WW.1943-5460.0000532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087857v1</w:t>
+                <w:t xml:space="preserve">hal-02425349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a quayside floating system on overtopping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Neuvéglise</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Modelling of a Quayside Floating System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Smaoui</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Sergent</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146 (1), pp.04019037. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)WW.1943-5460.0000532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse8110903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425349v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and air-entrainment around partially submerged vertical cylinders</w:t>
               </w:r>
@@ -1334,51 +1334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex kinematics around a submerged plate under water waves. Part II: Numerical computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,459 +1462,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-shape recognition and size measurement of irregular rough particles using multi-views interferometric out-of-focus imaging</w:t>
+                <w:t xml:space="preserve">A digital holography set-up for 3D vortex flow dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ouldarbi</w:t>
+                <w:t xml:space="preserve">Benoît Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talbi</w:t>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coetmellec</w:t>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gréhan</w:t>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.009154⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2187-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655698v1</w:t>
+                <w:t xml:space="preserve">hal-01655639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-wavelength digital holography for 3D particle image velocimetry: experimental validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-shape recognition and size measurement of irregular rough particles using multi-views interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grare</w:t>
+                <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Allano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Corbin</w:t>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (3), pp.A49-A53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.55.000a49⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (32), pp.9154-9159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.009154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331147v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital holography set-up for 3D vortex flow dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lebon</w:t>
+                <w:t xml:space="preserve">Dual-wavelength digital holography for 3D particle image velocimetry: experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+                <w:t xml:space="preserve">F. Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (6), </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp.A49-A53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2187-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ao.55.000a49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655639v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous 3D location and size measurement of bubbles and sand particles in a flow using interferometric particle imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,51 +1922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (25), pp.7773. </w:t>
@@ -2689,51 +2689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lebunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-third (2023) International Ocean and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Offshore and Polar Engineers (ISOPE), Jun 2023, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2752,524 +2752,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alexis bouquerel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">Hakim Younes Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18eme journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943377v1</w:t>
+                <w:t xml:space="preserve">hal-04636140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-FOAM computations of breaking wave impact on a vertical wall with a recurved parapet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Ben Belkacem</w:t>
+                <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">alexis bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18eme journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011835v1</w:t>
+                <w:t xml:space="preserve">hal-03943377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l’impact d’un système houlomoteur bord à quai sur la protection d’ouvrages maritimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Tournant</w:t>
+                <w:t xml:space="preserve">Open-FOAM computations of breaking wave impact on a vertical wall with a recurved parapet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Ben Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassan Smaoui</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lebuntel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.067⟩</w:t>
+              <w:t xml:space="preserve">XVIIes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.11-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011864v1</w:t>
+                <w:t xml:space="preserve">hal-04011835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de l’impact d’un système houlomoteur bord à quai sur la protection d’ouvrages maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.651-660, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636140v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of a Wave Energy Converter located in front of a vertical breakwater</w:t>
               </w:r>
@@ -3281,51 +3281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,103 +3631,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line Holography for Particle Diagnostics in Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
@@ -3756,77 +3756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: Application to vortex dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3929,64 +3929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Naples, Italy</w:t>
@@ -4166,77 +4166,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guedes Soares C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies Offshore</w:t>
@@ -4604,51 +4604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;rigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.298" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tournant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mallat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Talioua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111926" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fahy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8110903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292362v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Gond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourneton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivoalen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.02.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jpo4362.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blonce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2008.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG596HTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stegner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2397563" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2179387" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Belkacem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebunetel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebuntel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03487073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;rigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.298" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tournant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Talioua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111926" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mallat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fahy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8110903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292362v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Gond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourneton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivoalen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.02.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jpo4362.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blonce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2008.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG596HTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stegner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2397563" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2179387" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Belkacem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebunetel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebuntel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03487073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>