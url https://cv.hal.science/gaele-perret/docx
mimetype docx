--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -353,274 +353,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat plate pressure impact on a still water surface: The effect of surrounding ambient pressure and plate size</w:t>
+                <w:t xml:space="preserve">Particles concentration and distribution over fixed rippled beds under waves by digital in-line holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Talioua</w:t>
+                <w:t xml:space="preserve">Bachar Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pinon</w:t>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111926⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (G2), pp.309-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975810v1</w:t>
+                <w:t xml:space="preserve">hal-04011555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles concentration and distribution over fixed rippled beds under waves by digital in-line holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flat plate pressure impact on a still water surface: The effect of surrounding ambient pressure and plate size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Talioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar Mallat</w:t>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 350 (G2), pp.309-323. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.111926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011555v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Tracking of Sand Particles in a Wave Flume Using Interferometric Imaging</w:t>
               </w:r>
@@ -1334,51 +1334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex kinematics around a submerged plate under water waves. Part II: Numerical computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,51 +2689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lebunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-third (2023) International Ocean and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Offshore and Polar Engineers (ISOPE), Jun 2023, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2758,77 +2758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaïd Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Younes Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,64 +2896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alexis bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaïd Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lebuntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.11-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3631,51 +3631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line Holography for Particle Diagnostics in Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guedes Soares C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies Offshore</w:t>
@@ -4604,51 +4604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;rigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.298" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tournant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Talioua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111926" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mallat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fahy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8110903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292362v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Gond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourneton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivoalen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.02.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jpo4362.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blonce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2008.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG596HTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stegner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2397563" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2179387" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Belkacem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebunetel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebuntel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03487073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;rigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.298" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tournant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mallat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Talioua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111926" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fahy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8110903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292362v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Gond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourneton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivoalen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.02.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jpo4362.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blonce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2008.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG596HTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stegner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2397563" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2179387" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Belkacem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebunetel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebuntel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03487073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>