--- v1 (2026-03-28)
+++ v2 (2026-05-03)
@@ -234,347 +234,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Surface Dimerization and Coordination of 4-(Bis-ethylenedioxythiophene)benzoic Acid</w:t>
+                <w:t xml:space="preserve">Molecular Signature and Activationless Transport in Cobalt‐Terpyridine‐Based Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+                <w:t xml:space="preserve">Thi Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinlei Yao</w:t>
+                <w:t xml:space="preserve">van Quyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bléteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08522⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (7), pp.1901416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201901416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360506v1</w:t>
+                <w:t xml:space="preserve">hal-03293553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Signature and Activationless Transport in Cobalt‐Terpyridine‐Based Molecular Junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-Surface Dimerization and Coordination of 4-(Bis-ethylenedioxythiophene)benzoic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Quyen Nguyen</w:t>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+                <w:t xml:space="preserve">Xinlei Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bléteau</w:t>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bastide</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (7), pp.1901416. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (1), pp.957-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.201901416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293553v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dithienylpyrrole Electrografting on a Surface through the Electroreduction of Diazonium Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Quyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -749,338 +749,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Cavity Polaritons with 3D Hybrid Perovskite: Toward Large-Surface Polaritonic Devices</w:t>
+                <w:t xml:space="preserve">Improved adhesion of poly(3,4-ethylenedioxythiophene) (PEDOT) thin film to solid substrates using electrografted promoters and application to efficient nanoplasmonic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bouteyre</w:t>
+                <w:t xml:space="preserve">Elise Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+                <w:t xml:space="preserve">Baptiste Lemarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thi Thiêt Vũ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quynh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00625⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 248, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400143v1</w:t>
+                <w:t xml:space="preserve">hal-02570136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved adhesion of poly(3,4-ethylenedioxythiophene) (PEDOT) thin film to solid substrates using electrografted promoters and application to efficient nanoplasmonic devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room-Temperature Cavity Polaritons with 3D Hybrid Perovskite: Toward Large-Surface Polaritonic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lemarque</w:t>
+                <w:t xml:space="preserve">Paul Bouteyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thiêt Vũ</w:t>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Quynh Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 248, pp.45-52. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (7), pp.1804-1811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2018.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570136v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-walled carbon nanotube/polystyrene core-shell hybrids: synthesis and photoluminescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Orcin-Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1170,51 +1170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1285,338 +1285,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH$_3$NH$_3$PbI$_3$ Hybrid Perovskite Degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21070885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (24), pp.5093-5100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01634478v1</w:t>
+                <w:t xml:space="preserve">hal-01405439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH$_3$NH$_3$PbI$_3$ Hybrid Perovskite Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christèle Vilar</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (24), pp.5093-5100. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules21070885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405439v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01634478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinuclear NMR as a tool for studying local order and dynamics in CH3NH3PbX3 (X = Cl, Br, I) hybrid perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345, pp.25--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3285,277 +3285,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398495v1</w:t>
+                <w:t xml:space="preserve">hal-02168370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168370v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of strong coupling regime with hybrid perovskite in photonic crystal</w:t>
               </w:r>
@@ -3580,51 +3580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Seassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3718,51 +3718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
@@ -3830,51 +3830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3955,64 +3955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telluride Workshop: Electronic and Structural Dynamics in Hybrid Perovskites: Theory meets experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t>
@@ -4205,64 +4205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Pérovskites Halogénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Autrans, France</w:t>
@@ -4429,51 +4429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4535,527 +4535,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photophysics of self-assembled luminophore-perovskite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">SPIC: 2eme Congrès National Science et Technologie des Systèmes pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556301v1</w:t>
+                <w:t xml:space="preserve">hal-01669786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental valence band dispersion of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference On Surface Science (ECOSS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">1st International Momentom Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572155v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of self-assembled luminophore-perovskite systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+                <w:t xml:space="preserve">Experimental valence band dispersion of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A N Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC: 2eme Congrès National Science et Technologie des Systèmes pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">33rd European Conference On Surface Science (ECOSS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669786v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Momentom Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668288v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-resolved band structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
               </w:r>
@@ -5285,277 +5285,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+                <w:t xml:space="preserve">Electronic structure and dynamics of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zailan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668284v1</w:t>
+                <w:t xml:space="preserve">hal-01670064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and dynamics of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lédée</w:t>
+                <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670064v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
               </w:r>
@@ -5567,77 +5567,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFSI-16, 16th International Conference on the Formation of Semiconductr Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Hanovre, Germany</w:t>
@@ -5718,51 +5718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
@@ -5804,51 +5804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magic Angle Spinning 207 Pb and low temperature deuterium NMR as a tool for studying local order and dynamics in CH 3 NH 3 PbX 3 (X=Cl, Br, I) hybrid perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5910,51 +5910,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the electronic structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+                <w:t xml:space="preserve">First experimental determination of the band dispersion of CH3 NH3 PbI3 hybrid organic-inorganic perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barragán</w:t>
@@ -5989,97 +5989,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy, Materials, Nanotechnology Meetings on Quantum Technology (ENM meetings on Quantum Technology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.391 - 10161</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Comité Spectroscopie d’Electrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.391 - 135105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572157v1</w:t>
+                <w:t xml:space="preserve">hal-01571286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental determination of the band dispersion of CH3 NH3 PbI3 hybrid organic-inorganic perovskite</w:t>
+                <w:t xml:space="preserve">Experimental determination of the electronic structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barragán</w:t>
@@ -6114,73 +6114,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Comité Spectroscopie d’Electrons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France. pp.391 - 135105</w:t>
+              <w:t xml:space="preserve">Energy, Materials, Nanotechnology Meetings on Quantum Technology (ENM meetings on Quantum Technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.391 - 10161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571286v1</w:t>
+                <w:t xml:space="preserve">hal-01572157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First determination of the valence band dispersion of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
               </w:r>
@@ -6586,90 +6586,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Valence, Spain. pp.4593, 2017</w:t>
@@ -6862,51 +6862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6987,51 +6987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7144,51 +7144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7794,51 +7794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel R Allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P Sonny Tsotezem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mukherjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Staicu Casagrande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Yao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08522" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quyen Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bastide" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201901416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electrochem1010003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Villemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemarque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thi&#234;t V&#361;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2018.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01770262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC05565J" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00240H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070885" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02947G" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.543099" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stockhausen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1938-5862/25/28/81" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9047009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMH50H1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Ocafrain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK2WJF86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha My Dang Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi Brault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Barrag&#225;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N Nair" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc 'H" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jemli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrag&#225;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Terras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451566v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572183v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527650446.ch8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Miled" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Spencer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Frenzel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel R Allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P Sonny Tsotezem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mukherjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Staicu Casagrande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quyen Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;teau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201901416" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electrochem1010003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Villemin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemarque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thi&#234;t V&#361;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2018.12.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01770262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC05565J" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00240H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070885" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02947G" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.543099" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stockhausen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1938-5862/25/28/81" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9047009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMH50H1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Ocafrain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK2WJF86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha My Dang Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi Brault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Barrag&#225;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N Nair" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc 'H" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jemli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrag&#225;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Terras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451566v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572183v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527650446.ch8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Miled" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Spencer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Frenzel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>