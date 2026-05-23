--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor Deposition of Hybrid Halide Perovskites in Ultra-High Vacuum: Challenges Revealed by Probing the Organization Dynamics in Real Time</w:t>
+                <w:t xml:space="preserve">Collective Spectral Diusion of Defect Luminescence in CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PbI&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Halide Perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel R Allouche</w:t>
+                <w:t xml:space="preserve">Thi Huyen Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian P Sonny Tsotezem</w:t>
+                <w:t xml:space="preserve">Joanna Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arindam Mukherjee</w:t>
+                <w:t xml:space="preserve">Aymeric Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena M Staicu Casagrande</w:t>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouchah Momeni</w:t>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (41), pp.18737-18748. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379707v1</w:t>
+                <w:t xml:space="preserve">hal-05615739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Signature and Activationless Transport in Cobalt‐Terpyridine‐Based Molecular Junctions</w:t>
+                <w:t xml:space="preserve">Vapor Deposition of Hybrid Halide Perovskites in Ultra-High Vacuum: Challenges Revealed by Probing the Organization Dynamics in Real Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Huong Le</w:t>
+                <w:t xml:space="preserve">Abdel R Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Quyen Nguyen</w:t>
+                <w:t xml:space="preserve">Christian P Sonny Tsotezem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+                <w:t xml:space="preserve">Arindam Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bléteau</w:t>
+                <w:t xml:space="preserve">Elena M Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bastide</w:t>
+                <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (7), pp.1901416. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (41), pp.18737-18748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.201901416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293553v1</w:t>
+                <w:t xml:space="preserve">hal-05379707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Surface Dimerization and Coordination of 4-(Bis-ethylenedioxythiophene)benzoic Acid</w:t>
               </w:r>
@@ -485,6769 +485,7037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dithienylpyrrole Electrografting on a Surface through the Electroreduction of Diazonium Salts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Molecular Signature and Activationless Transport in Cobalt‐Terpyridine‐Based Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Quyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bléteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electrochem1010003⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (7), pp.1901416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201901416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111017v1</w:t>
+                <w:t xml:space="preserve">hal-03293553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-Exciton Annihilation in Two-dimensional Halide Perovskites at Room Temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiba Diab</w:t>
+                <w:t xml:space="preserve">Dithienylpyrrole Electrografting on a Surface through the Electroreduction of Diazonium Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (17), pp.5153-5159. </w:t>
+              <w:t xml:space="preserve">Electrochem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.20-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electrochem1010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266950v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved adhesion of poly(3,4-ethylenedioxythiophene) (PEDOT) thin film to solid substrates using electrografted promoters and application to efficient nanoplasmonic devices</w:t>
+                <w:t xml:space="preserve">Exciton-Exciton Annihilation in Two-dimensional Halide Perovskites at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Villemin</w:t>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lemarque</w:t>
+                <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thiêt Vũ</w:t>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Quynh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (17), pp.5153-5159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570136v1</w:t>
+                <w:t xml:space="preserve">hal-02266950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Cavity Polaritons with 3D Hybrid Perovskite: Toward Large-Surface Polaritonic Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved adhesion of poly(3,4-ethylenedioxythiophene) (PEDOT) thin film to solid substrates using electrografted promoters and application to efficient nanoplasmonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+                <w:t xml:space="preserve">Elise Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+                <w:t xml:space="preserve">Baptiste Lemarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thiêt Vũ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00625⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 248, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400143v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-walled carbon nanotube/polystyrene core-shell hybrids: synthesis and photoluminescence properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Orcin-Chaix</w:t>
+                <w:t xml:space="preserve">Room-Temperature Cavity Polaritons with 3D Hybrid Perovskite: Toward Large-Surface Polaritonic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouteyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derycke</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TC05565J⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (7), pp.1804-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01770262v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">Single-walled carbon nanotube/polystyrene core-shell hybrids: synthesis and photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Orcin-Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CE00240H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.4786-4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TC05565J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668271v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01770262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christèle Vilar</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.2598-2602 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE00240H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405439v1</w:t>
+                <w:t xml:space="preserve">hal-01668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH$_3$NH$_3$PbI$_3$ Hybrid Perovskite Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules21070885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01634478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinuclear NMR as a tool for studying local order and dynamics in CH3NH3PbX3 (X = Cl, Br, I) hybrid perovskites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoula Jemli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ameline</w:t>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP02947G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (24), pp.5093-5100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354947v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrathiafulvalene-Based Architectures: From Guests Recognition to Self-Assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multinuclear NMR as a tool for studying local order and dynamics in CH3NH3PbX3 (X = Cl, Br, I) hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Canevet</w:t>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Balandier</w:t>
+                <w:t xml:space="preserve">Kaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Trippé</w:t>
+                <w:t xml:space="preserve">Jean-Claude Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 186 (5), pp.1153-1168. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Physical chemistry of hybrid perovskite solar cells, 18 (39), pp.27133-27142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2010.543099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP02947G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016419v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisations de dispositifs plasmoniques actifs [Realization of active plasmonic devices]</w:t>
+                <w:t xml:space="preserve">Tetrathiafulvalene-Based Architectures: From Guests Recognition to Self-Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leroux</w:t>
+                <w:t xml:space="preserve">Marc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fave</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">David Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (5), pp.1153-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2010.543099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151358v1</w:t>
+                <w:t xml:space="preserve">hal-01016419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Generation of Diazonium based on Heterocyclic Amines : Electrochemical Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Verena Stockhausen</w:t>
+                <w:t xml:space="preserve">Réalisations de dispositifs plasmoniques actifs [Realization of active plasmonic devices]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Ghilane</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 345, pp.25--29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062894v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting Oligothiophenes on Surfaces by Diazonium Electroreduction: A Step toward Ultrathin Junction with Well-Defined Metal/Oligomer Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">New Generation of Diazonium based on Heterocyclic Amines : Electrochemical Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Stockhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (28), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1938-5862/25/28/81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja9047009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03293613v1</w:t>
+                <w:t xml:space="preserve">hal-05062894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transport and heterogeneous electron transfer of a ferrocene derivative in a room-temperature ionic liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting Oligothiophenes on Surfaces by Diazonium Electroreduction: A Step toward Ultrathin Junction with Well-Defined Metal/Oligomer Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Stockhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fontaine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Trippé</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2009.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (41), pp.14920-14927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9047009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01246901v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended tetrathiafulvalene redox-ligand incorporating a thiophene spacer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass transport and heterogeneous electron transfer of a ferrocene derivative in a room-temperature ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frère</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Ghilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 632 (1-2), pp.88-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343422v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An extended tetrathiafulvalene redox-ligand incorporating a thiophene spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (38), pp.5452 - 5454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-based podands bearing one or two thiol functions : Immobilization as self-assembled monolayers or polymer films, and recognition properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Ocafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62, pp.4419-4425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2006.02.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01056940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing the Potential of CsPbBr3 Nanocrystals Embedded in Polymer Matrices for Quantum-Dot Perovskite Light-Emitting Diodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Ultra-sharp Luminescence from Defect States in CH3NH3PbI3 Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna M Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trippé-Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATSUS Spring 2026 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2026.321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216605v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of intraneuronal transport in vivo in zebrafish larvae brain by tracking nanocrystal-labelled endosomes with fast non-linear microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bercier</w:t>
+                <w:t xml:space="preserve">Unleashing the Potential of CsPbBr3 Nanocrystals Embedded in Polymer Matrices for Quantum-Dot Perovskite Light-Emitting Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics I Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRS, Sep 2023, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442807v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of intraneuronal transport in vivo in zebrafish larvae brain by tracking nanocrystal-labelled endosomes with fast non-linear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+                <w:t xml:space="preserve">Baptiste Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Terras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Duroure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics I Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254173v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of Push-pull dyes for 2D hybrid perovskites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Charmmmat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex Charmmmat, Nov 2021, Orsay, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415263v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing optical processes in 2D layered perovskites incorporating photo-active spacers: tetrazine as ideal test-bed for charge and energy transfer processes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+                <w:t xml:space="preserve">A family of Push-pull dyes for 2D hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Spring Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, online, Spain</w:t>
+              <w:t xml:space="preserve">Journée scientifique Charmmmat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Charmmmat, Nov 2021, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500064v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiba Diab</w:t>
+                <w:t xml:space="preserve">Discussing optical processes in 2D layered perovskites incorporating photo-active spacers: tetrazine as ideal test-bed for charge and energy transfer processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">nanoGe Spring Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168370v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+                <w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraud Delport</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398495v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of strong coupling regime with hybrid perovskite in photonic crystal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Pérovskites Halogénées (JPH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405522v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered hybrid perovskite monocrystalline thin films. Correlation between the structural and optoelectronics properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Observation of strong coupling regime with hybrid perovskite in photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha My Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
+              <w:t xml:space="preserve">5èmes Journées Pérovskites Halogénées (JPH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881446v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reabsorption on the emission spectra and recombination dynamics of hybrid perovskite single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Time-resolved microphotoluminescence study of 2D layered hybrid perovskites crystals. Correlation between the structural and optical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arnold</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEROPTO (Perovskite Photonics and Optoelectronics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des Pérovskites Halogénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962094v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton dynamics in 2D layered Hybrid Perovskites Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered perovskites crystals and thin films. Correlation between the structural and optoelectronics properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telluride Workshop: Electronic and Structural Dynamics in Hybrid Perovskites: Theory meets experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t>
+              <w:t xml:space="preserve">Perovskite Photonics and Optoelectronics PEROPTO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882387v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pérovskites hybrides halogénées: un nouveau semiconducteur pour le photovoltaïque et l'émission de lumière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018 - Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ABXPV Perovskite Thin Film Photovoltaics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868017v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved microphotoluminescence study of 2D layered hybrid perovskites crystals. Correlation between the structural and optical properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered hybrid perovskite monocrystalline thin films. Correlation between the structural and optoelectronics properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Pérovskites Halogénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Autrans, France</w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882390v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered perovskites crystals and thin films. Correlation between the structural and optoelectronics properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Impact of reabsorption on the emission spectra and recombination dynamics of hybrid perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perovskite Photonics and Optoelectronics PEROPTO 2018</w:t>
+              <w:t xml:space="preserve">PEROPTO (Perovskite Photonics and Optoelectronics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881449v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Exciton dynamics in 2D layered Hybrid Perovskites Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABXPV Perovskite Thin Film Photovoltaics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Telluride Workshop: Electronic and Structural Dynamics in Hybrid Perovskites: Theory meets experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881447v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of self-assembled luminophore-perovskite systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les pérovskites hybrides halogénées: un nouveau semiconducteur pour le photovoltaïque et l'émission de lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC: 2eme Congrès National Science et Technologie des Systèmes pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Optique Toulouse 2018 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669786v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Momentom Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">ICFSI-16, 16th International Conference on the Formation of Semiconductr Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668288v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental valence band dispersion of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A N Barragán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Conference On Surface Science (ECOSS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-resolved band structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Le Bolloc 'H</w:t>
+                <w:t xml:space="preserve">Photophysics of self-assembled luminophore-perovskite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées des Pérovskites Hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">SPIC: 2eme Congrès National Science et Technologie des Systèmes pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572181v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la transition de phase structurelle sur la structure de bande résolue en k de la pérovskite hybride organique-inorganique CH3NH3PbI3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st International Momentom Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451013v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and dynamics of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">k-resolved band structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lédée</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya N Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Bolloc 'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées des Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670064v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+                <w:t xml:space="preserve">Effet de la transition de phase structurelle sur la structure de bande résolue en k de la pérovskite hybride organique-inorganique CH3NH3PbI3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668284v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFSI-16, 16th International Conference on the Formation of Semiconductr Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556305v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of 3D hybrid organic perovskites monocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+                <w:t xml:space="preserve">Electronic structure and dynamics of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zailan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420944v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magic Angle Spinning 207 Pb and low temperature deuterium NMR as a tool for studying local order and dynamics in CH 3 NH 3 PbX 3 (X=Cl, Br, I) hybrid perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental determination of the band dispersion of CH3 NH3 PbI3 hybrid organic-inorganic perovskite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+                <w:t xml:space="preserve">Optical properties of 3D hybrid organic perovskites monocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Comité Spectroscopie d’Electrons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France. pp.391 - 135105</w:t>
+              <w:t xml:space="preserve">33rd International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571286v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the electronic structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">First determination of the valence band dispersion of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barragán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy, Materials, Nanotechnology Meetings on Quantum Technology (ENM meetings on Quantum Technology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.391 - 10161</w:t>
+              <w:t xml:space="preserve">International Conference on Small Science 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572157v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First determination of the valence band dispersion of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">First experimental determination of the band dispersion of CH3 NH3 PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barragán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Small Science 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, San Sebastián, Spain</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Comité Spectroscopie d’Electrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.391 - 135105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572180v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental determination of the electronic structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy, Materials, Nanotechnology Meetings on Quantum Technology (ENM meetings on Quantum Technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.391 - 10161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fériel Terras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bénassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duroure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS Forum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Optogen Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451527v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fériel Terras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bénassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duroure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optogen Workshop 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">FENS Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451566v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+                <w:t xml:space="preserve">k-resolved band structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Valence, Spain. pp.4593, 2017</w:t>
+              <w:t xml:space="preserve">24ème Colloque Générale de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Orsay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556199v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-resolved band structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+                <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Colloque Générale de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Orsay, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Valence, Spain. pp.4593, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572183v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genova, Italy. 2016</w:t>
+              <w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416246v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447403v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrografting of Conductive Oligomers and Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aryl Diazonium Salts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.181-195, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527650446.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7257,397 +7525,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Fluorescence of Graphene Quantum Dots on a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Spin Coating: Homogeneous All-Inorganic Perovskite Films via High-Pressure Recrystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz-Driven Coherent Phonon Fingerprints of Hidden Symmetry Breaking in 2D Layered Hybrid Perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna M Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7794,51 +8062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel R Allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P Sonny Tsotezem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mukherjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Staicu Casagrande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quyen Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;teau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201901416" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electrochem1010003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Villemin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemarque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thi&#234;t V&#361;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2018.12.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01770262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC05565J" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00240H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070885" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02947G" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.543099" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stockhausen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1938-5862/25/28/81" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9047009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMH50H1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Ocafrain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK2WJF86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha My Dang Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi Brault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Barrag&#225;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N Nair" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc 'H" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jemli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrag&#225;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Terras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451566v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572183v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527650446.ch8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Miled" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Spencer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Frenzel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Trang Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel R Allouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P Sonny Tsotezem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mukherjee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Staicu Casagrande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04748" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quyen Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;teau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bastide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201901416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electrochem1010003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Villemin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemarque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thi&#234;t V&#361;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2018.12.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteyre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00625" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01770262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC05565J" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00240H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070885" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02947G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.543099" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stockhausen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1938-5862/25/28/81" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9047009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.04.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMH50H1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Ocafrain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK2WJF86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2026.321" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha My Dang Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi Brault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Barrag&#225;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nair" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669786v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N Nair" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc 'H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416160v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jemli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alonso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrag&#225;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572157v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Terras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527650446.ch8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Miled" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231718v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Spencer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Frenzel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>