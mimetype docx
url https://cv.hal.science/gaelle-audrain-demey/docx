--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -134,316 +134,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Val Tolosa : un contentieux fleuve</w:t>
+                <w:t xml:space="preserve">Biodiversité : retour sur la période 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005954v1</w:t>
+                <w:t xml:space="preserve">hal-04295992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité : retour sur la période 2022-2023</w:t>
+                <w:t xml:space="preserve">Val Tolosa : un contentieux fleuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 321</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295992v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger la biodiversité face aux projets d’aménagement : la « raison impérative d’intérêt public majeur »</w:t>
+                <w:t xml:space="preserve">Sol pollué, responsabilité du vendeur et proportionnalité de l’indemnisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087259v1</w:t>
+                <w:t xml:space="preserve">hal-04005942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol pollué, responsabilité du vendeur et proportionnalité de l’indemnisation</w:t>
+                <w:t xml:space="preserve">Protéger la biodiversité face aux projets d’aménagement : la « raison impérative d’intérêt public majeur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005942v1</w:t>
+                <w:t xml:space="preserve">hal-04087259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d'effarouchement renforcé des ours dans les Pyrénées : une légalité en question</w:t>
               </w:r>
@@ -630,316 +630,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03629001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique Biodiversité, avril 2020 - mars 2021</w:t>
+                <w:t xml:space="preserve">Pollution de l’air : des permis de construire annulés pour atteinte à la salubrité publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358912v1</w:t>
+                <w:t xml:space="preserve">hal-03360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution de l’air : des permis de construire annulés pour atteinte à la salubrité publique</w:t>
+                <w:t xml:space="preserve">Chronique Biodiversité, avril 2020 - mars 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360961v1</w:t>
+                <w:t xml:space="preserve">hal-03358912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juge administratif, ensoleillement et maison bioclimatique</w:t>
+                <w:t xml:space="preserve">Les troubles anormaux de voisinage et le développement de l'énergie éolienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358531v1</w:t>
+                <w:t xml:space="preserve">hal-03358515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles anormaux de voisinage et le développement de l'énergie éolienne</w:t>
+                <w:t xml:space="preserve">Juge administratif, ensoleillement et maison bioclimatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358515v1</w:t>
+                <w:t xml:space="preserve">hal-03358531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Etat, la prescription trentenaire, et la sécurité des sols pollués</w:t>
               </w:r>
@@ -1126,165 +1126,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03358738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de l'OFB : un mariage de raison entre l'AFB et l'ONCFS</w:t>
+                <w:t xml:space="preserve">Energie éolienne vs biodiversité : les spécificités bretonnes plaident en faveur de la première</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03358733v1</w:t>
+                <w:t xml:space="preserve">hal-03359231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energie éolienne vs biodiversité : les spécificités bretonnes plaident en faveur de la première</w:t>
+                <w:t xml:space="preserve">La création de l'OFB : un mariage de raison entre l'AFB et l'ONCFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359231v1</w:t>
+                <w:t xml:space="preserve">halshs-03358733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement et dérogation au statut des espèces protégées : la «raison impérative d’intérêt public majeur » au cœur du contentieux</w:t>
               </w:r>
@@ -1365,165 +1365,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’encadrement juridique des transferts de propriété de sols pollués</w:t>
+                <w:t xml:space="preserve">Le doute et les espèces protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du projet POLLUSOLS : Pollutions diffuses de la terre à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Cité des congrès, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Le doute en droit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Université Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359131v1</w:t>
+                <w:t xml:space="preserve">hal-03359110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le doute et les espèces protégées</w:t>
+                <w:t xml:space="preserve">L’encadrement juridique des transferts de propriété de sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Le doute en droit »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Université Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Colloque final du projet POLLUSOLS : Pollutions diffuses de la terre à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cité des congrès, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359110v1</w:t>
+                <w:t xml:space="preserve">hal-03359131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets d’aménagements : quelles responsabilités pour les différents acteurs ?</w:t>
               </w:r>
@@ -1692,51 +1692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement et du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1836,177 +1836,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l'environnement et du développement durable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'impact de la densification de l'espace urbain sur l'immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LGDJ, 2021, Précis Domat droit public, 978-2-275-07906-6</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03677368v1</w:t>
+                <w:t xml:space="preserve">hal-03787808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la densification de l'espace urbain sur l'immobilier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit de l'environnement et du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">LGDJ, 2021, Précis Domat droit public, 978-2-275-07906-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787808v1</w:t>
+                <w:t xml:space="preserve">halshs-03677368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le respect en droit</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécificité des déchets nucléaires issus des essais nucléaires : un grand flou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2265,290 +2265,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion de la Journée d'étude n°2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe van Lang</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Romain Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPI2R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'impact de la densification de l'espace urbain sur l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327767v1</w:t>
+                <w:t xml:space="preserve">halshs-04571366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude de la jurisprudence : Les résistances à la densification en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'impact de la densification de l'espace urbain sur l'immobilier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-12, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04571313v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de la Journée d'étude n°2</w:t>
+                <w:t xml:space="preserve">Une étude de la jurisprudence : Les résistances à la densification en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Weigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPI2R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impact de la densification de l'espace urbain sur l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04571366v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2579,51 +2579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience d’une activité pédagogique transdisciplinaire : un espace Classroom immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Weigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes journées de pratique et de recherche du groupe thématique « Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, IAE Nantes Economie &amp; Management, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2817,51 +2817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005954v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schwart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j90" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weigel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295992v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schwart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weigel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j90" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>