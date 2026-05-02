--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -630,316 +630,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03629001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution de l’air : des permis de construire annulés pour atteinte à la salubrité publique</w:t>
+                <w:t xml:space="preserve">Chronique Biodiversité, avril 2020 - mars 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360961v1</w:t>
+                <w:t xml:space="preserve">hal-03358912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique Biodiversité, avril 2020 - mars 2021</w:t>
+                <w:t xml:space="preserve">Pollution de l’air : des permis de construire annulés pour atteinte à la salubrité publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358912v1</w:t>
+                <w:t xml:space="preserve">hal-03360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles anormaux de voisinage et le développement de l'énergie éolienne</w:t>
+                <w:t xml:space="preserve">Juge administratif, ensoleillement et maison bioclimatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358515v1</w:t>
+                <w:t xml:space="preserve">hal-03358531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juge administratif, ensoleillement et maison bioclimatique</w:t>
+                <w:t xml:space="preserve">Les troubles anormaux de voisinage et le développement de l'énergie éolienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358531v1</w:t>
+                <w:t xml:space="preserve">hal-03358515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Etat, la prescription trentenaire, et la sécurité des sols pollués</w:t>
               </w:r>
@@ -1126,165 +1126,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03358738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energie éolienne vs biodiversité : les spécificités bretonnes plaident en faveur de la première</w:t>
+                <w:t xml:space="preserve">La création de l'OFB : un mariage de raison entre l'AFB et l'ONCFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359231v1</w:t>
+                <w:t xml:space="preserve">halshs-03358733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de l'OFB : un mariage de raison entre l'AFB et l'ONCFS</w:t>
+                <w:t xml:space="preserve">Energie éolienne vs biodiversité : les spécificités bretonnes plaident en faveur de la première</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03358733v1</w:t>
+                <w:t xml:space="preserve">hal-03359231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement et dérogation au statut des espèces protégées : la «raison impérative d’intérêt public majeur » au cœur du contentieux</w:t>
               </w:r>
@@ -1365,165 +1365,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le doute et les espèces protégées</w:t>
+                <w:t xml:space="preserve">L’encadrement juridique des transferts de propriété de sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Le doute en droit »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Université Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Colloque final du projet POLLUSOLS : Pollutions diffuses de la terre à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cité des congrès, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359110v1</w:t>
+                <w:t xml:space="preserve">hal-03359131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’encadrement juridique des transferts de propriété de sols pollués</w:t>
+                <w:t xml:space="preserve">Le doute et les espèces protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du projet POLLUSOLS : Pollutions diffuses de la terre à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Cité des congrès, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Le doute en droit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Université Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359131v1</w:t>
+                <w:t xml:space="preserve">hal-03359110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets d’aménagements : quelles responsabilités pour les différents acteurs ?</w:t>
               </w:r>
@@ -1836,177 +1836,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la densification de l'espace urbain sur l'immobilier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit de l'environnement et du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">LGDJ, 2021, Précis Domat droit public, 978-2-275-07906-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787808v1</w:t>
+                <w:t xml:space="preserve">halshs-03677368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l'environnement et du développement durable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'impact de la densification de l'espace urbain sur l'immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LGDJ, 2021, Précis Domat droit public, 978-2-275-07906-6</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03677368v1</w:t>
+                <w:t xml:space="preserve">hal-03787808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le respect en droit</w:t>
               </w:r>
@@ -2265,290 +2265,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de la Journée d'étude n°2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'impact de la densification de l'espace urbain sur l'immobilier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-12, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04571366v1</w:t>
+                <w:t xml:space="preserve">hal-05327767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une étude de la jurisprudence : Les résistances à la densification en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPI2R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'impact de la densification de l'espace urbain sur l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327767v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude de la jurisprudence : Les résistances à la densification en France</w:t>
+                <w:t xml:space="preserve">Conclusion de la Journée d'étude n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Weigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPI2R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impact de la densification de l'espace urbain sur l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04571313v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2579,51 +2579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience d’une activité pédagogique transdisciplinaire : un espace Classroom immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Weigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes journées de pratique et de recherche du groupe thématique « Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, IAE Nantes Economie &amp; Management, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2817,51 +2817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295992v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schwart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weigel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j90" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295992v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schwart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j90" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weigel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>