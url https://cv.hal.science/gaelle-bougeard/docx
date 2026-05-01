--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,697 +368,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering dual clinical entities associated with TP53 pathogenic variants: Insights from 53,085 HBOC panel analyses in French laboratories</w:t>
+                <w:t xml:space="preserve">Li-Fraumeni syndrome: a germline TP53 splice variant reveals a novel physiological alternative transcript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Kasper</w:t>
+                <w:t xml:space="preserve">Jeanne Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Boulouard</w:t>
+                <w:t xml:space="preserve">Marion Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Basset</w:t>
+                <w:t xml:space="preserve">Corentin Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Golmard</w:t>
+                <w:t xml:space="preserve">Karen Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Sassi</w:t>
+                <w:t xml:space="preserve">Pascal Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 157 (5), pp.897-907. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (3), pp.160-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.35475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2024-110449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423362v1</w:t>
+                <w:t xml:space="preserve">hal-04988920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Cancer Screening Recommendations for Individuals with Li-Fraumeni Syndrome</w:t>
+                <w:t xml:space="preserve">Update on Surveillance Guidelines in Emerging Wilms Tumor Predisposition Syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Isabel Achatz</w:t>
+                <w:t xml:space="preserve">Jack Brzezinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Villani</w:t>
+                <w:t xml:space="preserve">Kerri Becktell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Bertuch</w:t>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+                <w:t xml:space="preserve">Garrett Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Chang</w:t>
+                <w:t xml:space="preserve">Lisa Diller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.18-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-3301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-2488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988891v1</w:t>
+                <w:t xml:space="preserve">hal-04988996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Fraumeni syndrome: a germline TP53 splice variant reveals a novel physiological alternative transcript</w:t>
+                <w:t xml:space="preserve">Bone sarcomas and cancer predisposition syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Louis</w:t>
+                <w:t xml:space="preserve">Camille Tlemsani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rolain</w:t>
+                <w:t xml:space="preserve">Marion Gauthier-Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Levacher</w:t>
+                <w:t xml:space="preserve">Philippe Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pujol</w:t>
+                <w:t xml:space="preserve">Sarah Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg-2024-110449⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.664-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988920v1</w:t>
+                <w:t xml:space="preserve">hal-04988906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Surveillance Guidelines in Emerging Wilms Tumor Predisposition Syndromes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering dual clinical entities associated with TP53 pathogenic variants: Insights from 53,085 HBOC panel analyses in French laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Brzezinski</w:t>
+                <w:t xml:space="preserve">Flavie Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerri Becktell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+                <w:t xml:space="preserve">Noémie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garrett Brodeur</w:t>
+                <w:t xml:space="preserve">Lisa Golmard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Diller</w:t>
+                <w:t xml:space="preserve">Hela Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (1), pp.18-24. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (5), pp.897-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-2488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.35475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988996v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone sarcomas and cancer predisposition syndromes</w:t>
+                <w:t xml:space="preserve">Update on Cancer Screening Recommendations for Individuals with Li-Fraumeni Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tlemsani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Maria Isabel Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Bertuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Winter</w:t>
+                <w:t xml:space="preserve">Vivian Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (6), pp.664-680. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-3301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988906v1</w:t>
+                <w:t xml:space="preserve">hal-04988891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on Recommendations for Surveillance for Children with Predisposition to Hematopoietic Malignancy</w:t>
               </w:r>
@@ -1083,64 +1083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Wlodarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Bertuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.OF1-OF10. </w:t>
@@ -1195,90 +1195,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on Surveillance for Wilms Tumor and Hepatoblastoma in Beckwith–Wiedemann Syndrome and Other Predisposition Syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Kalish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerri Becktell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Garrett Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Diller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (23), pp.5260-5269. </w:t>
@@ -1329,51 +1329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li–Fraumeni‐associated osteosarcomas: The French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saucier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gomez‐mascard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting inversions in routine molecular diagnosis in MMR genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,4865 +1846,5011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of copy-number variations from NGS data using read depth information: a diagnostic performance evaluation</w:t>
+                <w:t xml:space="preserve">Avoidance or adaptation of radiotherapy in patients with cancer with Li-Fraumeni and heritable TP53-related cancer syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Quenez</w:t>
+                <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cassinari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Coutant</w:t>
+                <w:t xml:space="preserve">Francois Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lecoquierre</w:t>
+                <w:t xml:space="preserve">Daniel Orbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilan Le Guennec</w:t>
+                <w:t xml:space="preserve">Luc Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-020-0672-2⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.e562-e574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1470-2045(21)00425-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317979v2</w:t>
+                <w:t xml:space="preserve">hal-05596183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further delineation of the NTHL1 associated syndrome: A report from the French Oncogenetic Consortium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of copy-number variations from NGS data using read depth information: a diagnostic performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Lienard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vasseur</w:t>
+                <w:t xml:space="preserve">Olivier Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cassinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lecoquierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilan Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13925⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-0672-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451378v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of heterozygous PMS2 variants in French patients with Lynch syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Olschwang</w:t>
+                <w:t xml:space="preserve">Further delineation of the NTHL1 associated syndrome: A report from the French Oncogenetic Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106256⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (5), pp.662-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460716v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhabdomyosarcoma associated with germline TP53 alteration in children and adolescents: The French experience</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood functional assay for rapid clinical interpretation of germline TP53 variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacynthe Bonneau-Lagacherie</w:t>
+                <w:t xml:space="preserve">Sabine Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Boulanger</w:t>
+                <w:t xml:space="preserve">Céline Derambure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.28486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (12), pp.796-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2020-107059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106844v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood functional assay for rapid clinical interpretation of germline TP53 variants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of heterozygous PMS2 variants in French patients with Lynch syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Derambure</w:t>
+                <w:t xml:space="preserve">Qing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lanos</w:t>
+                <w:t xml:space="preserve">Julie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Olschwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 58 (12), pp.796-805. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2020-107059⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.jmedgenet-2019-106256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106841v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestational choriocarcinoma associated with a germline TP53 mutation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhabdomyosarcoma associated with germline TP53 alteration in children and adolescents: The French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Patrier-Sallebert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Morgane Pondrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Side-Pfennig</w:t>
+                <w:t xml:space="preserve">Marie Karanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Llamas Gutierrez</w:t>
+                <w:t xml:space="preserve">Jacynthe Bonneau-Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familial Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10689-017-9996-7⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (9), pp.e28486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.28486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356003v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of de novo and mosaic TP53 mutations to Li-Fraumeni syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Renaux-Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fermey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.jmedgenet-2017-104976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jmedgenet-2017-104976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the diagnosis of inherited colorectal cancer using NGS and capture of exonic and intronic sequences of panel genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baert-Desurmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Macquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (11), pp.1597-1602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41431-018-0207-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101, pp.254-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial solitary chondrosarcoma resulting from germline EXT2 mutation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
+                <w:t xml:space="preserve">Gestational choriocarcinoma associated with a germline TP53 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Patrier-Sallebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Side-Pfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Llamas Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Familial Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.113-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10689-017-9996-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gcc.22419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02356324v1</w:t>
+                <w:t xml:space="preserve">hal-02356003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline TP53 mutations result into a constitutive defect of p53 DNA binding and transcriptional response to DNA damage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The wide spectrum of POT1 gene variants correlates with multiple cancer types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Calvete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Garcia-Pavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Kunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddx165⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (11), pp.1278-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2017.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356269v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wide spectrum of POT1 gene variants correlates with multiple cancer types</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristin Kunze</w:t>
+                <w:t xml:space="preserve">Germline CDKN2A/P16INK4A mutations contribute to genetic determinism of sarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Jouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2017.134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (9), pp.607-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2016-104402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355695v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline CDKN2A/P16INK4A mutations contribute to genetic determinism of sarcoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Caron</w:t>
+                <w:t xml:space="preserve">Familial solitary chondrosarcoma resulting from germline EXT2 mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Heddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fermey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2016-104402⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (2), pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580787v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSI detection and its pitfalls in CMMRD syndrome in a family with a bi-allelic MLH1 mutation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Germline TP53 mutations result into a constitutive defect of p53 DNA binding and transcriptional response to DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Flaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familial Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10689-016-9894-4⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (14), pp.2591-2602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddx165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356387v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-terminal p53 mutations lead to expression of apoptosis proficient p47 and prognosticate better survival, but predispose to tumorigenesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">MSI detection and its pitfalls in CMMRD syndrome in a family with a bi-allelic MLH1 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Frébourg</w:t>
+                <w:t xml:space="preserve">Mériam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Chenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1510043112⟩</w:t>
+              <w:t xml:space="preserve">Familial Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (4), pp.571-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10689-016-9894-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356393v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mutation in the POT1 gene is responsible for cardiac angiosarcoma in TP53-negative Li–Fraumeni-like families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Calvete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Garcia-Pavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Benitez-Buelga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Paumard-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms9383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of germline TP53 mutations from male carriers to female partners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Revisiting Li-Fraumeni Syndrome From TP53 Mutation Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Renaux-Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Flaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fermey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (21), pp.2345-2352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2014.59.5728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2014-102853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02356418v1</w:t>
+                <w:t xml:space="preserve">hal-02356329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Li-Fraumeni Syndrome From TP53 Mutation Carriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Transmission of germline TP53 mutations from male carriers to female partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Patrier-Sallebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baert-Desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Flaman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fermey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (3), pp.145-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2014-102853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.2014.59.5728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02356329v1</w:t>
+                <w:t xml:space="preserve">hal-02356418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutional mismatch repair deficiency syndrome: clinical description in a French cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Colas</w:t>
+                <w:t xml:space="preserve">A new genotoxicity assay based on p53 target gene induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Muleris</w:t>
+                <w:t xml:space="preserve">Flavie Soubigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bodo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Duval</w:t>
+                <w:t xml:space="preserve">S. Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2015-103299⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 789-790, pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2015.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356405v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new genotoxicity assay based on p53 target gene induction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Kasper</w:t>
+                <w:t xml:space="preserve">Constitutional mismatch repair deficiency syndrome: clinical description in a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Soubigou</w:t>
+                <w:t xml:space="preserve">C. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adriouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+                <w:t xml:space="preserve">M Muleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2015.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (11), pp.770-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2015-103299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356415v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MDM2 285G–309G haplotype is associated with an earlier age of tumour onset in patients with Li-Fraumeni syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steeve Fourneaux</w:t>
+                <w:t xml:space="preserve">Amino-terminal p53 mutations lead to expression of apoptosis proficient p47 and prognosticate better survival, but predispose to tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beng Hooi Phang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashidah Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Hui Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frébourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familial Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10689-013-9667-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (46), pp.E6349-E6358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1510043112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106914v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of the clinical presentation of the MMR gene biallelic mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Olivier-Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baert-Desurmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familial Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (1), pp.131-135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10689-013-9676-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germline Mutations of Inhibins in Early-Onset Ovarian Epithelial Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (3), pp.294-297. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.22489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic Effect of Germline TP53 Missense Mutations in Li-Fraumeni Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Sesboüe</w:t>
+                <w:t xml:space="preserve">The MDM2 285G–309G haplotype is associated with an earlier age of tumour onset in patients with Li-Fraumeni syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Renaux-Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baert-Desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Familial Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.127-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10689-013-9667-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.22254⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02329548v1</w:t>
+                <w:t xml:space="preserve">hal-03106914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline copy number variation of genes involved in chromatin remodelling in families suggestive of Li-Fraumeni syndrome with brain tumours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Drastic Effect of Germline TP53 Missense Mutations in Li-Fraumeni Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Drouet</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonaïti-Pellié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Derambure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sesboüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2013.68⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.453-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.22254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281655v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TP53 mutations predict disease control in metastatic colorectal cancer treated with cetuximab-based chemotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bibeau</w:t>
+                <w:t xml:space="preserve">Germline copy number variation of genes involved in chromatin remodelling in families suggestive of Li-Fraumeni syndrome with brain tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+                <w:t xml:space="preserve">Hélène Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Hernandez-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6605008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (12), pp.1369-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2013.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106923v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2009 Version of the Chompret Criteria for Li Fraumeni Syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">TP53 mutations predict disease control in metastatic colorectal cancer treated with cetuximab-based chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oden-Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cosette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2009.22.7967⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (8), pp.1330-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6605008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103215v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of the Li-Fraumeni syndrome: an update from the French LFS families</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">2009 Version of the Chompret Criteria for Li Fraumeni Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Martin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baert-Desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.2008.057570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (26), pp.e108-e109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2009.22.7967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03106929v1</w:t>
+                <w:t xml:space="preserve">hal-05103215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information-Theoretic Analysis of Genetics, Gender and Age in Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurinder Singh Atwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Rabadán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Strong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariëlle Ruijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (4), pp.e1951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the MDM2 SNP309 and p53 Arg72Pro polymorphism on age of tumour onset in Li-Fraumeni syndrome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Molecular basis of the Li-Fraumeni syndrome: an update from the French LFS families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cosette Martin</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sesboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Baert-Desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43 (6), pp.531-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.2005.037952⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 45 (8), pp.535-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2008.057570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00128004v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Antibodies to Huntingtin Interacting Protein-1: A New Blood Test for Prostate Cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact of the MDM2 SNP309 and p53 Arg72Pro polymorphism on age of tumour onset in Li-Fraumeni syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lina Li</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baert-Desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (6), pp.531-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2005.037952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-04-4658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03106938v1</w:t>
+                <w:t xml:space="preserve">inserm-00128004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of the RRB1-Pescadillo pathway involved in ribosome biogenesis induces chromosomal instability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum Antibodies to Huntingtin Interacting Protein-1: A New Blood Test for Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannette Bourguignon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sarah Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Oravecz-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikuko Mizukami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207845⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (10), pp.4126-4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-04-4658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106941v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for TP53 rearrangements in families with the Li–Fraumeni syndrome reveals a complete deletion of the TP53 gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Inactivation of the RRB1-Pescadillo pathway involved in ribosome biogenesis induces chromosomal instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francoise Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 22 (6), pp.840-846. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1206155⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 23 (53), pp.8597-8602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106947v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rapp–Hodgkin syndrome results from mutations of the TP63 gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Screening for TP53 rearrangements in families with the Li–Fraumeni syndrome reveals a complete deletion of the TP53 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Frebourg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Brugieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Chompret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201004⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (6), pp.840-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1206155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106944v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TP63 gene mutation in ADULT syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The Rapp–Hodgkin syndrome results from mutations of the TP63 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Raclin</w:t>
+                <w:t xml:space="preserve">Smail Hadj-Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Munnich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrin Sarafan-Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frebourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 9 (8), pp.642-645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5200676⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 11 (9), pp.700-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106954v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TP63 gene mutation in ADULT syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Francannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Raclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Munnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9 (8), pp.642-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5200676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection of 11 germline inactivating TP53 mutations and absence of TP63 and HCHK2 mutations in 17 French families with Li-Fraumeni or Li-Fraumeni-like syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Limacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 38 (4), pp.253-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jmg.38.4.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6714,111 +6860,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Li-Fraumeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Frebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie des cancers de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6828,130 +6974,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global assay for the measurement of genotoxic stress based on p53 target gene induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Frébourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Zerdoumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2014170436 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6961,65 +7107,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor Patterns and Cancer Risk in Carriers of TP53 exonic Germline Variants that alter mRNA Splicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Schoenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,73 +7203,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine resolution clustering of TP53 variants into functional classes predicts cancer risks and spectra among germline variant carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7175,65 +7321,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7380,51 +7526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sch&#246;negger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Freycon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Monti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-026-02061-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.106065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Kasper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Boulouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Basset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Golmard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Achatz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Villani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bertuch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Chang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-3301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rolain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Levacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baudry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2024-110449" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Brzezinski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Becktell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Brodeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Diller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-2488" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tlemsani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier-Villars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denizeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.10.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Maese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wlodarski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Young Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kalish" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-2100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04965400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saucier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez&#8208;mascard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abbas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.31362" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lemonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Penkert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451359v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kolodziejczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah Planchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ecker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Selt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Manase" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Macqu&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-021-00287-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317979v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassinari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lecoquierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilan Le Guennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0672-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lienard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Olschwang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106256" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pondrom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Karanian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Bonneau-Lagacherie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boulanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28486" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Raad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lanos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2020-107059" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Br&#233;hin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Patrier-Sallebert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Side-Pfennig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas Gutierrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-017-9996-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Renaux-Petel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Charbonnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fermey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-104976" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baert-Desurmont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0207-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Angot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Colasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.06.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Heddar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22419" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Flaman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx165" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Calvete" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia-Pavia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kunze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2017.134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bollaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Avril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2016-104402" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chenard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-016-9894-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beng Hooi Phang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashidah Othman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Hui Chia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510043112" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Martinez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benitez-Buelga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Paumard-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9383" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lamy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102853" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2014.59.5728" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lavoine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muleris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bodo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2015-103299" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.05.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106914v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Fourneaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-013-9667-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Olivier-Faivre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tinat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-013-9676-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marlin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Walton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22489" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti-Pelli&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sesbo&#252;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22254" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJNMJZGL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Drouet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.68" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oden-Gangloff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Fiore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2009.22.7967" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sesboue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baert-Desurmont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vasseur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2008.057570" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C229AD248AE45AE4CF0F0FDE8A19EB99402D983E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurinder Singh Atwal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rabad&#225;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Lozano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Strong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle Ruijs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001951" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasseur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2005.037952" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Oravecz-Wilson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Mizukami" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-4658" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106941v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Killian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Meur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Bourguignon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207845" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106947v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brugieres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chompret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gesta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206155" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106944v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hadj-Rabia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Sarafan-Vasseur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Frebourg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raclin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Munnich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200676" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Limacher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charbonnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Killian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.38.4.253" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107078v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537236v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Flaman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zerdoumi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Schoenegger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451403v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sch&#246;negger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Freycon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Monti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-026-02061-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.106065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Louis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rolain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Levacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2024-110449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Brzezinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Becktell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Brodeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Diller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-2488" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tlemsani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier-Villars" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denizeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.10.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Kasper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Boulouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Basset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Golmard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35475" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Achatz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Villani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bertuch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-3301" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Maese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wlodarski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Young Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kalish" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-2100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04965400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saucier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez&#8208;mascard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abbas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.31362" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lemonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Penkert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451359v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kolodziejczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah Planchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ecker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Selt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Manase" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Macqu&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-021-00287-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05596183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ollivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marcy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1470-2045(21)00425-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317979v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassinari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lecoquierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilan Le Guennec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0672-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lienard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13925" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Raad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lanos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2020-107059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Olschwang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pondrom" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Karanian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Bonneau-Lagacherie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boulanger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28486" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Renaux-Petel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Charbonnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fermey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-104976" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baert-Desurmont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0207-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Angot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Colasse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.06.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X2X1276-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356003v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Br&#233;hin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Patrier-Sallebert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Side-Pfennig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas Gutierrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-017-9996-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355695v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Calvete" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia-Pavia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kunze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2017.134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bollaert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Avril" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2016-104402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Heddar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22419" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Flaman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx165" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chenard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-016-9894-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356340v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benitez-Buelga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Paumard-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9383" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2014.59.5728" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lamy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102853" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.05.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lavoine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muleris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bodo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2015-103299" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356393v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beng Hooi Phang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashidah Othman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Hui Chia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510043112" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Olivier-Faivre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tinat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-013-9676-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tournier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marlin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Walton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22489" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Fourneaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-013-9667-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329548v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti-Pelli&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sesbo&#252;e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22254" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJNMJZGL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281655v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Drouet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.68" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oden-Gangloff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Fiore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2009.22.7967" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106931v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurinder Singh Atwal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rabad&#225;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Lozano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Strong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle Ruijs" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001951" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sesboue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baert-Desurmont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vasseur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2008.057570" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C229AD248AE45AE4CF0F0FDE8A19EB99402D983E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128004v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasseur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2005.037952" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Oravecz-Wilson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Mizukami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-4658" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106941v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Killian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Meur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Bourguignon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207845" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106947v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brugieres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chompret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gesta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206155" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hadj-Rabia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Sarafan-Vasseur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Frebourg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106954v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raclin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Munnich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200676" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106956v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Limacher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charbonnier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Killian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.38.4.253" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537236v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Flaman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zerdoumi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310079v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Schoenegger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>