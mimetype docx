--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -66,1544 +66,1796 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soles de fours d’un quartier de Meaux au Haut Empire, apport de l’examen de la rubéfaction pour leur restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/yg05-1t73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stocker, transformer et acheminer sur les rives de l'Esches, Chambly (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau dans les villes d'Europe au Moyen Âge (IV-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fours et foyers culinaires du haut Moyen-Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Europe – Paris 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouvres &amp;quot;Les Prés Pourris&amp;quot;(Seine-et-Marne), rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opale Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Ile-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; Archeodunum; Eveha; DHAAP; CRAVO; SRA - Île-de-France. 2023, pp.346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR &amp;quot; Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2022, pp.398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; DHAAP; Archeodunum; Eveha; EPI 78-92; CRAVO; Service Régional d'Archéologie d'Île de France. 2021, pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaux 62-72 rue Saint Faron (Seine-et-Marne), étude au sein du rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Ile-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gondreville « Fond Grand Pierre » (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opale Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Hauts-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mesnil-Amelot (Seine-et-Marne), SPG Ligne 17 gare : &amp;quot;Les Touches&amp;quot; phase 1 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2018, 1 vol. (117 p.) : 63 fig., ill. en noir et en coul. ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montévrain (Seine-et-Marne), « Le Clos Rose » - ZAC Université : un habitat ouvert du Michelsberg en rebord de plateau : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2015, 2 vol. (204, 539 p.) : 113 fig., ill. en noir et en coul. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossigny (Seine-et-Marne), « Le Pré du But », « Le Pré au Chêne » : Marne-la-Vallée, secteur 3 : un habitat Michelsberg en rebord de plateau à Jossigny : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La poursuite de la fouille », p. 41-50, in LYONNET B., GULIYEV F. (dir.), Mission « Boyuk Kesik », Azerbaïdjan : rapport 2013, rendu au Ministère des Affaires Etrangères et du Développement international (MAEDI).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Samzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La poursuite de la fouille », p. 21-33, in LYONNET B., GULIYEV F. (dir.), Mission « Boyuk Kesik », Azerbaïdjan : rapport 2012, rendu au Ministère des Affaires Etrangères et du Développement international (MAEDI).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Samzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marines - Santeuil, Les Carreaux (Val-d'Oise). Un habitat du haut Moyen Age en Vexin Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Devals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moréra-Vinçotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Général du Val d'Oise; Inrap - Centre Île-de-France; Service régional de l'archéologie (DRAC) d'Île-de-France. 2003, 2 vol. : 257 p. et 251 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05190031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epiais-les-Louvres (Val-d'Oise). Le Fief et Canton de Magny (95.212.008.AH) (OA 103321) : DFS de fouille préventive du 31/05/1999 au 16/07/1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pommepuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Drwila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Afan; SRA Ile-de-France. 2001, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05191964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1613,1185 +1865,1015 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un témoignage de gestes funéraires antiques à Bonneuil-en-France (Val-d’Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.213-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentesh Tepe, an early settlement of the Shomu-Shulaveri Culture in Azerbaijan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Guliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Samzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 395, pp.170 - 183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briques crues et « terre massive » dans le nord de la France : deux celliers gallo-romains de la Plaine de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Construire en terre crue, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux fermes voisines des XVIe- début XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3/4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale pour la compréhension des fours culinaires du haut Moyen âge : bilan critique et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Warmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviation du RD84 « Les Pieds Humides » : Bonneuil-en-France/Garges-lès-Gonesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.29-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02518747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations at Raʾs al-Jinz RJ-1: stratigraphy without tells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verberie « Les Gâts » 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vangele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Faquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514362v1</w:t>
-              </w:r>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-04309904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambly (Oise). Extension du stade, « Les Marais » [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.220-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouvres (Seine-et-Marne). Grande Rue Est – « Les prés pourris » [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.364-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2801,770 +2883,770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentesh Tepe (Azerbaijan), a Preliminary Report on the 2012-2014 Excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guliyev Farhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Kura Projects. New Research on the Later Prehistory of the Southern Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Reimer Verlag, pp.125-140, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lot de verres antiques issus d’un dépôt funéraire secondaire à Bonneuil-en-France (Val-d’Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e rencontre de l'AFAV, Vienne - Saint-Romain-en-Gal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, , pp.22-27, 2018, Bulletin de l'Association Française pour l'Archéologie du verre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die neolithische Muschelperlenwerkstatt aus Fundstelle MPS 4: Archäologische und technologische Untersuchungen / Ilia Heit. Part III. Mentesh Tepe (Azerbaijan), a Preliminary Report on the 2012-2014 Excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïek Samzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Helwing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Kura projects : new research on the later prehistory of the Southern Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, Dietrich Reimer Verlag, 2017, Archäologie in Iran und Turan, 9783496015802, 3496015802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentesh Tepe (Azerbaijan), a preliminary report on the 2012-2014 excavations: architecture and revised periodization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Guliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Helwing; Tevekkül Aliyev; Bertille Lyonnet; Farhad Guliyev; Svend Hansen; Mirtskhulava Mirtskhulava. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Kura Projects : New Research on the Late Prehistory of the Southern Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-141, 2017, 978-3-496-01580-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menteştepe qedim yaşayiş yerinde arxeoloji tedqiqatlar (Tovuz rayonu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Guliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Azerbaycanda Arxeoloji Tedqiqatlar 2012, Arxeologiya ve Etnoqrafiya Institutu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.329-334, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Kura 2010–2011: The first two seasons of joint field work in the Southern Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Guliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Helwing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevekkul Aliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svend Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Kura 2010-2011: the first two seasons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Deutsches Archa¨ologisches Institut, Eurasien-Abteilung, pp.1-190, 2012, Archaologische Mitteilungen aus Iran und Turan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3574,293 +3656,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des exploitations agricoles et productions agropastorales dans les campagnes d'Île-de-France de La Tène Finale à la fin de la période galloromaine (IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop/Atelier n°17 du projet RurLand (13 septembre 2016): Synthèses régionales (Île-de-France, territoire nervien, basse-vallée de la Seine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Sep 2016, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentesh Tepe: metallurgical evidence and recent archaeometallurgical studies; the beginnings of metallurgy in Azerbaijan in perspective, from the Neolithic to the Early Bronze Age (6th-3rd mill. BCE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauptmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guliyev Farhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists, 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4007,51 +4089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gom&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Husson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pommepuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828377v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pinard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vangele" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliyev Farhad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vanpeene" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ek Samzun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reimer-mann-verlag.de/controller.php?cmd=detail&amp;amp;titelnummer=101580&amp;amp;verlag=4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Helwing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevekkul Aliyev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Hansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05578606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yg05-1t73" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gom&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pommepuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pinard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vangele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliyev Farhad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vanpeene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ek Samzun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reimer-mann-verlag.de/controller.php?cmd=detail&amp;amp;titelnummer=101580&amp;amp;verlag=4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Helwing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevekkul Aliyev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Hansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>