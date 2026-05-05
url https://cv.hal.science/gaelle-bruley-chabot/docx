--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -3111,298 +3111,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die neolithische Muschelperlenwerkstatt aus Fundstelle MPS 4: Archäologische und technologische Untersuchungen / Ilia Heit. Part III. Mentesh Tepe (Azerbaijan), a Preliminary Report on the 2012-2014 Excavations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mentesh Tepe (Azerbaijan), a preliminary report on the 2012-2014 excavations: architecture and revised periodization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Guliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barbara Helwing. </w:t>
+              <w:t xml:space="preserve">Barbara Helwing; Tevekkül Aliyev; Bertille Lyonnet; Farhad Guliyev; Svend Hansen; Mirtskhulava Mirtskhulava. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Kura projects : new research on the later prehistory of the Southern Caucasus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 16, Dietrich Reimer Verlag, 2017, Archäologie in Iran und Turan, 9783496015802, 3496015802</w:t>
+              <w:t xml:space="preserve">The Kura Projects : New Research on the Late Prehistory of the Southern Caucasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-141, 2017, 978-3-496-01580-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895514v1</w:t>
+                <w:t xml:space="preserve">hal-03152250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentesh Tepe (Azerbaijan), a preliminary report on the 2012-2014 excavations: architecture and revised periodization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Die neolithische Muschelperlenwerkstatt aus Fundstelle MPS 4: Archäologische und technologische Untersuchungen / Ilia Heit. Part III. Mentesh Tepe (Azerbaijan), a Preliminary Report on the 2012-2014 Excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïek Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barbara Helwing; Tevekkül Aliyev; Bertille Lyonnet; Farhad Guliyev; Svend Hansen; Mirtskhulava Mirtskhulava. </w:t>
+              <w:t xml:space="preserve">Barbara Helwing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Kura Projects : New Research on the Late Prehistory of the Southern Caucasus</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-141, 2017, 978-3-496-01580-2</w:t>
+              <w:t xml:space="preserve">The Kura projects : new research on the later prehistory of the Southern Caucasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Dietrich Reimer Verlag, 2017, Archäologie in Iran und Turan, 9783496015802, 3496015802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152250v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menteştepe qedim yaşayiş yerinde arxeoloji tedqiqatlar (Tovuz rayonu)</w:t>
               </w:r>
@@ -4089,51 +4089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05578606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yg05-1t73" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gom&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pommepuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pinard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vangele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliyev Farhad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vanpeene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ek Samzun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reimer-mann-verlag.de/controller.php?cmd=detail&amp;amp;titelnummer=101580&amp;amp;verlag=4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Helwing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevekkul Aliyev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Hansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05578606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yg05-1t73" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gom&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pommepuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pinard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vangele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliyev Farhad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vanpeene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reimer-mann-verlag.de/controller.php?cmd=detail&amp;amp;titelnummer=101580&amp;amp;verlag=4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ek Samzun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Helwing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevekkul Aliyev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Hansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>