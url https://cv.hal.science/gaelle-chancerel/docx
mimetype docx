--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2435,51 +2435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E4DE2BF"/>
+    <w:nsid w:val="31D44414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2583,51 +2583,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42D930B1"/>
+    <w:nsid w:val="27F330E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2731,51 +2731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9F71456F"/>
+    <w:nsid w:val="B9CCAC85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>