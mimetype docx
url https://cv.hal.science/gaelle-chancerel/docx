--- v1 (2026-05-03)
+++ v2 (2026-05-28)
@@ -1939,204 +1939,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion générale et synthèse</w:t>
+                <w:t xml:space="preserve">Organisation Spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Chancerel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villetoureix ''chez Tuilet'': un habitat du néolithique final en Dordogne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.431-445, 2013, 978-2-35842-009-9</w:t>
+              <w:t xml:space="preserve">Villetoureix ''chez Tuilet'': Un Habitat Du Néolithique Final En Dordogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd.Archives d'Ecologie Préhistorique, pp.69-214, 2013, 978-2-35842-009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175250v1</w:t>
+                <w:t xml:space="preserve">hal-02105746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation Spatiale</w:t>
+                <w:t xml:space="preserve">Discussion générale et synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villetoureix ''chez Tuilet'': Un Habitat Du Néolithique Final En Dordogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éd.Archives d'Ecologie Préhistorique, pp.69-214, 2013, 978-2-35842-009-9</w:t>
+              <w:t xml:space="preserve">Villetoureix ''chez Tuilet'': un habitat du néolithique final en Dordogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd.Archives d'Ecologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-445, 2013, 978-2-35842-009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105746v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie de l'atelier</w:t>
               </w:r>
@@ -2435,51 +2435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31D44414"/>
+    <w:nsid w:val="51D000F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2583,51 +2583,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27F330E5"/>
+    <w:nsid w:val="41C13CAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2731,51 +2731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B9CCAC85"/>
+    <w:nsid w:val="F57BDF43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2968,51 +2968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-chancerel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8238-2476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117833533" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000004966794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.couperin.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.couperin.org/negociations/negociations-en-cours-nouvelle-page" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casuhal.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arbelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bernardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Maltaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Audren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1998.10734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04041641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andrau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04039699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Binet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02097146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-chancerel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8238-2476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117833533" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000004966794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.couperin.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.couperin.org/negociations/negociations-en-cours-nouvelle-page" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casuhal.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arbelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bernardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Maltaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Audren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1998.10734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04041641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andrau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04039699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Binet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02097146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>