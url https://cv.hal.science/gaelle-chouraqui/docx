--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -75,2480 +75,2709 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Substituted Benzocyclobutenes Starting from Donor–Acceptor Cyclopropanes</w:t>
+                <w:t xml:space="preserve">Control of Multiple Stereogenic Elements in Diaryl Ethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dousset</w:t>
+                <w:t xml:space="preserve">Pandidurai Solai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Colonna</w:t>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Héran</w:t>
+                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90 (11), pp.4115-4120. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.70257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206398v1</w:t>
+                <w:t xml:space="preserve">hal-05576855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
+                <w:t xml:space="preserve">Formation of Substituted Benzocyclobutenes Starting from Donor–Acceptor Cyclopropanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+                <w:t xml:space="preserve">Pierre Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+                <w:t xml:space="preserve">Virginie Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (11), pp.4115-4120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202407767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616856v1</w:t>
+                <w:t xml:space="preserve">hal-05206398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring crystal-state vs. solution-based reactivity of donor–acceptor cyclopropanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c04899⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (G1), pp.831-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617160v1</w:t>
+                <w:t xml:space="preserve">hal-05560230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings (&amp;quot;Featured in Org. Chem. Highlights » / https://www.organic-chemistry.org/Highlights/2023/11December.shtm)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202300015⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202407767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153558v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective formation of boron-stereogenic organoboron derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Abdou-Mohamed</w:t>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Aupic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CS00163F⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c04899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153581v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small rings in the bigger picture: ring expansion of three- and four-membered rings to access larger all-carbon cyclic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings (&amp;quot;Featured in Org. Chem. Highlights » / https://www.organic-chemistry.org/Highlights/2023/11December.shtm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CS01396J⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 365 (7), pp.1002-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202300015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278345v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Stereoselective formation of boron-stereogenic organoboron derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abdou-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
+                <w:t xml:space="preserve">Corentin Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlotta Figliola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SC01454C⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (13), pp.4381-4391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CS00163F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149393v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing Electrophilic Reactivity of Donor-Acceptor Cyclopropanes: Experimental and Theoretical Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Small rings in the bigger picture: ring expansion of three- and four-membered rings to access larger all-carbon cyclic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201701058⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (13), pp.7513-7538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CS01396J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687389v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffeneau–Demjanov Rearrangement by Using alpha-Chloro-diazo-acetate: A Direct Access to alpha-Chlorinated Medium-Size-Ring Ketones via Ring Enlargement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dousset</w:t>
+                <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Le Jeune</w:t>
+                <w:t xml:space="preserve">Carlotta Figliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvana Cohen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48, pp.2396-2401. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (26), pp.6524-6530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9SC01454C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414922v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First studies directed towards the diastereoselective synthesis of the BCD tricyclic core of brownin F</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Intriguing Electrophilic Reactivity of Donor-Acceptor Cyclopropanes: Experimental and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob40363g⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.5238-5245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201701058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861693v1</w:t>
+                <w:t xml:space="preserve">hal-01687389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Access to Polyoxygenated Polycyclic Spirolactones through a Rhodium-Catalyzed [3+2] Cycloaddition Reaction: Experimental and Theoretical Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Tiffeneau–Demjanov Rearrangement by Using alpha-Chloro-diazo-acetate: A Direct Access to alpha-Chlorinated Medium-Size-Ring Ketones via Ring Enlargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201203155⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.2396-2401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00801919v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Domino Approach toward the Core of Molecules Isolated from the Genus Schisandra</w:t>
+                <w:t xml:space="preserve">Diastereoselective Access to Polyoxygenated Polycyclic Spirolactones through a Rhodium-Catalyzed [3+2] Cycloaddition Reaction: Experimental and Theoretical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bartoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fabien Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (1), pp.122-125. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.2467-2477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol2029146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676888v1</w:t>
+                <w:t xml:space="preserve">hal-00801919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of spirolactones with concomitant formation of the fused quaternary centre - application to the synthesis of natural products</w:t>
+                <w:t xml:space="preserve">First studies directed towards the diastereoselective synthesis of the BCD tricyclic core of brownin F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bartoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.4178-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob40363g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0NP00053A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00681321v1</w:t>
+                <w:t xml:space="preserve">hal-00861693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective Domino Approach toward the Core of Molecules Isolated from the Genus Schisandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Vologdin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alexandra Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.122-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol2029146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677638v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Preparation of gamma-Alkylidenebutenolides and Isocoumarins under Mild Palladium-Free Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Vologdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Inack-Ngi</w:t>
+                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rahmani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.200800757⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2085-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678956v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and Biological evaluation of a bivalent µ opiate and adenosine A1 receptor antagonist</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of spirolactones with concomitant formation of the fused quaternary centre - application to the synthesis of natural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.09.112⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.763-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0NP00053A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407732v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Straightforward Procedure for the [2+2+2] Cycloaddition of Enediynes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+                <w:t xml:space="preserve">Design, Synthesis and Biological evaluation of a bivalent µ opiate and adenosine A1 receptor antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. By</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.200800646⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.6736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.09.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05415314v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective preparation of tetrasubstituted alkenes from ketones using Krief's methodology as a key step for a straightforward synthesis of dienynes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Copper-Catalyzed Preparation of gamma-Alkylidenebutenolides and Isocoumarins under Mild Palladium-Free Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Inack-Ngi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351, pp.779 - 788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200800757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320966v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Straightforward Procedure for the [2+2+2] Cycloaddition of Enediynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Slowinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351 (1-2), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200800646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regioselective preparation of tetrasubstituted alkenes from ketones using Krief's methodology as a key step for a straightforward synthesis of dienynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.278-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From an acyclic, polyunsaturated precursor to the polycyclic taxane ring system: The [4+2]/[2+2+2] and [2+2+2]/[4+2] cyclization strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Phansavath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malacria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1413-1421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2558,837 +2787,837 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616848v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617162v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective formation of boron-stereogenic organoboron derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small rings in the bigger picture: ring expansion of three- and four-membered rings to access larger all-carbon cyclic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Figliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Aupic</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02279640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intriguing Electrophilic Reactivity of Donor-Acceptor Cyclopropanes: Experimental and Theoretical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01698617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3398,185 +3627,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Conjoncture du CoNRS 2014 (INC / Section 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, Paris,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de Conjoncture du CoNRS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions, Paris,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-274, 2014, 978-2-271-08746-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3723,51 +3952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206398v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colonna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02926" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01396J" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701058" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Le Jeune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rodier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40363g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B663L9GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2029146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NP00053A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack-Ngi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800757" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mathew" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghosh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. By" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Virolleaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.112" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Geny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Slowinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800646" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKKZC3PX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouraqui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malacria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phansavath" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04617162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03278361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01698617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Campagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rapports-du-comite-national.cnrs.fr/rapport-conjoncture/rapport-de-conjoncture-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.421" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01396J" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Le Jeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rodier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B663L9GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40363g" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2029146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NP00053A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mathew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. By" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Virolleaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack-Ngi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800757" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Geny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Slowinski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800646" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKKZC3PX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouraqui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malacria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phansavath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04617162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03278361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01698617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Campagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rapports-du-comite-national.cnrs.fr/rapport-conjoncture/rapport-de-conjoncture-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>