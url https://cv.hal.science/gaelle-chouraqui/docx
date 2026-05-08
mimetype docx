--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -75,2709 +75,2843 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Multiple Stereogenic Elements in Diaryl Ethers</w:t>
+                <w:t xml:space="preserve">Substituent‐Controlled Ring Opening of 1‐Substituted Benzocyclobutenes: Electronic Structure and Diradical Character of Ortho ‐Quinodimethane Intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+                <w:t xml:space="preserve">Magali Dallegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandidurai Solai</w:t>
+                <w:t xml:space="preserve">Imen Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 4 (3), </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.70257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202503431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576855v1</w:t>
+                <w:t xml:space="preserve">hal-05612545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Substituted Benzocyclobutenes Starting from Donor–Acceptor Cyclopropanes</w:t>
+                <w:t xml:space="preserve">Control of Multiple Stereogenic Elements in Diaryl Ethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dousset</w:t>
+                <w:t xml:space="preserve">Pandidurai Solai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Colonna</w:t>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Héran</w:t>
+                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90 (11), pp.4115-4120. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.70257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206398v1</w:t>
+                <w:t xml:space="preserve">hal-05576855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring crystal-state vs. solution-based reactivity of donor–acceptor cyclopropanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of Substituted Benzocyclobutenes Starting from Donor–Acceptor Cyclopropanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Héran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (11), pp.4115-4120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560230v1</w:t>
+                <w:t xml:space="preserve">hal-05206398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Exploring crystal-state vs. solution-based reactivity of donor–acceptor cyclopropanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (G1), pp.831-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202407767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04616856v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Masson</w:t>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Chentouf</w:t>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Commeiras</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c04899⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202407767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617160v1</w:t>
+                <w:t xml:space="preserve">hal-04616856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings (&amp;quot;Featured in Org. Chem. Highlights » / https://www.organic-chemistry.org/Highlights/2023/11December.shtm)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202300015⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c04899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153558v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective formation of boron-stereogenic organoboron derivatives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+                <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings (&amp;quot;Featured in Org. Chem. Highlights » / https://www.organic-chemistry.org/Highlights/2023/11December.shtm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CS00163F⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 365 (7), pp.1002-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202300015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153581v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small rings in the bigger picture: ring expansion of three- and four-membered rings to access larger all-carbon cyclic systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Stereoselective formation of boron-stereogenic organoboron derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abdou-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50 (13), pp.7513-7538. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CS01396J⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 52 (13), pp.4381-4391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CS00163F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278345v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Aupic</w:t>
+                <w:t xml:space="preserve">Small rings in the bigger picture: ring expansion of three- and four-membered rings to access larger all-carbon cyclic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (26), pp.6524-6530. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (13), pp.7513-7538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SC01454C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CS01396J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149393v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing Electrophilic Reactivity of Donor-Acceptor Cyclopropanes: Experimental and Theoretical Studies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Figliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201701058⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (26), pp.6524-6530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SC01454C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687389v1</w:t>
+                <w:t xml:space="preserve">hal-02149393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffeneau–Demjanov Rearrangement by Using alpha-Chloro-diazo-acetate: A Direct Access to alpha-Chlorinated Medium-Size-Ring Ketones via Ring Enlargement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intriguing Electrophilic Reactivity of Donor-Acceptor Cyclopropanes: Experimental and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.5238-5245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201701058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414922v1</w:t>
+                <w:t xml:space="preserve">hal-01687389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Access to Polyoxygenated Polycyclic Spirolactones through a Rhodium-Catalyzed [3+2] Cycloaddition Reaction: Experimental and Theoretical Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Tiffeneau–Demjanov Rearrangement by Using alpha-Chloro-diazo-acetate: A Direct Access to alpha-Chlorinated Medium-Size-Ring Ketones via Ring Enlargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201203155⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.2396-2401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00801919v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First studies directed towards the diastereoselective synthesis of the BCD tricyclic core of brownin F</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Diastereoselective Access to Polyoxygenated Polycyclic Spirolactones through a Rhodium-Catalyzed [3+2] Cycloaddition Reaction: Experimental and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.2467-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob40363g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861693v1</w:t>
+                <w:t xml:space="preserve">hal-00801919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Domino Approach toward the Core of Molecules Isolated from the Genus Schisandra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">First studies directed towards the diastereoselective synthesis of the BCD tricyclic core of brownin F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol2029146⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.4178-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob40363g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676888v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective Domino Approach toward the Core of Molecules Isolated from the Genus Schisandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Alexandra Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.122-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol2029146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677638v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of spirolactones with concomitant formation of the fused quaternary centre - application to the synthesis of natural products</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Vologdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0NP00053A⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2085-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681321v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and Biological evaluation of a bivalent µ opiate and adenosine A1 receptor antagonist</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of spirolactones with concomitant formation of the fused quaternary centre - application to the synthesis of natural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.09.112⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.763-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0NP00053A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407732v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Preparation of gamma-Alkylidenebutenolides and Isocoumarins under Mild Palladium-Free Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Synthesis and Biological evaluation of a bivalent µ opiate and adenosine A1 receptor antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Inack-Ngi</w:t>
+                <w:t xml:space="preserve">Y. By</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rahmani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+                <w:t xml:space="preserve">A. Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+                <w:t xml:space="preserve">M.-A. Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 351, pp.779 - 788. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.6736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.200800757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.09.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678956v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Straightforward Procedure for the [2+2+2] Cycloaddition of Enediynes</w:t>
+                <w:t xml:space="preserve">Copper-Catalyzed Preparation of gamma-Alkylidenebutenolides and Isocoumarins under Mild Palladium-Free Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Geny</w:t>
+                <w:t xml:space="preserve">Samuel Inack-Ngi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaudrel</w:t>
+                <w:t xml:space="preserve">Raphaël Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Slowinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 351 (1-2), pp.271-275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.200800646⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 351, pp.779 - 788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200800757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415314v1</w:t>
+                <w:t xml:space="preserve">hal-00678956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective preparation of tetrasubstituted alkenes from ketones using Krief's methodology as a key step for a straightforward synthesis of dienynes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Straightforward Procedure for the [2+2+2] Cycloaddition of Enediynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Franck Slowinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chouraqui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351 (1-2), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200800646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320966v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regioselective preparation of tetrasubstituted alkenes from ketones using Krief's methodology as a key step for a straightforward synthesis of dienynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.278-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From an acyclic, polyunsaturated precursor to the polycyclic taxane ring system: The [4+2]/[2+2+2] and [2+2+2]/[4+2] cyclization strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Phansavath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malacria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1413-1421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2787,837 +2921,837 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelati Naghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective formation of boron-stereogenic organoboron derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small rings in the bigger picture: ring expansion of three- and four-membered rings to access larger all-carbon cyclic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Figliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02279640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intriguing Electrophilic Reactivity of Donor-Acceptor Cyclopropanes: Experimental and Theoretical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01698617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3627,185 +3761,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Conjoncture du CoNRS 2014 (INC / Section 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, Paris,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de Conjoncture du CoNRS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions, Paris,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-274, 2014, 978-2-271-08746-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3952,51 +4086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.421" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01396J" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Le Jeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rodier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B663L9GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40363g" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2029146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NP00053A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mathew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. By" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Virolleaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack-Ngi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800757" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Geny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Slowinski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800646" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKKZC3PX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouraqui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malacria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phansavath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04617162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03278361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01698617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Campagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rapports-du-comite-national.cnrs.fr/rapport-conjoncture/rapport-de-conjoncture-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dallegre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503431" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colonna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02926" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.421" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01396J" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Le Jeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561413" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rodier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B663L9GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40363g" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2029146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NP00053A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mathew" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghosh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. By" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Virolleaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.112" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack-Ngi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800757" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Geny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudrel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Slowinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKKZC3PX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouraqui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malacria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phansavath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04617162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03278361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01698617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Campagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rapports-du-comite-national.cnrs.fr/rapport-conjoncture/rapport-de-conjoncture-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>