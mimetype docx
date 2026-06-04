--- v2 (2026-05-08)
+++ v3 (2026-06-04)
@@ -1640,51 +1640,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Access to Polyoxygenated Polycyclic Spirolactones through a Rhodium-Catalyzed [3+2] Cycloaddition Reaction: Experimental and Theoretical Studies</w:t>
+                <w:t xml:space="preserve">First studies directed towards the diastereoselective synthesis of the BCD tricyclic core of brownin F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
@@ -1702,118 +1702,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19, pp.2467-2477. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.4178-4185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201203155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ob40363g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801919v1</w:t>
+                <w:t xml:space="preserve">hal-00861693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First studies directed towards the diastereoselective synthesis of the BCD tricyclic core of brownin F</w:t>
+                <w:t xml:space="preserve">Diastereoselective Access to Polyoxygenated Polycyclic Spirolactones through a Rhodium-Catalyzed [3+2] Cycloaddition Reaction: Experimental and Theoretical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
@@ -1831,82 +1819,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.2467-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob40363g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Domino Approach toward the Core of Molecules Isolated from the Genus Schisandra</w:t>
               </w:r>
@@ -1990,559 +1990,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bressy</w:t>
+                <w:t xml:space="preserve">Construction of spirolactones with concomitant formation of the fused quaternary centre - application to the synthesis of natural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.763-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0NP00053A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677638v1</w:t>
+                <w:t xml:space="preserve">hal-00681321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of spirolactones with concomitant formation of the fused quaternary centre - application to the synthesis of natural products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Vologdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28, pp.763-782. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2085-2090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0NP00053A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681321v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and Biological evaluation of a bivalent µ opiate and adenosine A1 receptor antagonist</w:t>
+                <w:t xml:space="preserve">Copper-Catalyzed Preparation of gamma-Alkylidenebutenolides and Isocoumarins under Mild Palladium-Free Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. C. Mathew</w:t>
+                <w:t xml:space="preserve">Samuel Inack-Ngi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ghosh</w:t>
+                <w:t xml:space="preserve">Raphaël Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. By</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Virolleaud</w:t>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.09.112⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351, pp.779 - 788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200800757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407732v1</w:t>
+                <w:t xml:space="preserve">hal-00678956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Preparation of gamma-Alkylidenebutenolides and Isocoumarins under Mild Palladium-Free Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Synthesis and Biological evaluation of a bivalent µ opiate and adenosine A1 receptor antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Inack-Ngi</w:t>
+                <w:t xml:space="preserve">Y. By</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rahmani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+                <w:t xml:space="preserve">A. Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+                <w:t xml:space="preserve">M.-A. Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 351, pp.779 - 788. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.6736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.200800757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.09.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678956v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Straightforward Procedure for the [2+2+2] Cycloaddition of Enediynes</w:t>
               </w:r>
@@ -2929,259 +2929,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617162v1</w:t>
+                <w:t xml:space="preserve">hal-04616848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616848v1</w:t>
+                <w:t xml:space="preserve">hal-04617162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings</w:t>
               </w:r>
@@ -4086,51 +4086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dallegre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503431" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colonna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02926" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.421" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01396J" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Le Jeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561413" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rodier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B663L9GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40363g" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2029146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NP00053A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mathew" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghosh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. By" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Virolleaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.112" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack-Ngi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800757" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Geny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudrel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Slowinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKKZC3PX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouraqui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malacria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phansavath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04617162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03278361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01698617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Campagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rapports-du-comite-national.cnrs.fr/rapport-conjoncture/rapport-de-conjoncture-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dallegre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503431" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colonna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02926" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.421" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01396J" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Le Jeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561413" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rodier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40363g" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203155" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B663L9GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2029146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NP00053A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack-Ngi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800757" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mathew" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghosh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. By" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Virolleaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.112" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Geny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudrel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Slowinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKKZC3PX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouraqui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malacria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phansavath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04617162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03278361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01698617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Campagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rapports-du-comite-national.cnrs.fr/rapport-conjoncture/rapport-de-conjoncture-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>