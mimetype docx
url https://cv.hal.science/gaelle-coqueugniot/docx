--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1668,195 +1668,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03944307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oriental Agora : the case of Seleucid Europos-Dura, Syria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New research by the French-Syrian Archaeological Expedition to Europos-Dura and New Data on Polytheistic Sanctuaries in Europos-Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène de Pontbriand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Agora in the Mediterranean from Homeric to Roman Times. Proceedings of the International Conference held in Kos, April 14-17, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Athènes : Hellenic Ministry of Culture and Tourism, Archaeological Institute of Aegean Studies, pp.295-309, 2011</w:t>
+              <w:t xml:space="preserve">Edge of Empire : Pagans, Jews and Christians at Roman Dura-Europos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York-Princeton : ISAW, pp.15-38, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00717413v1</w:t>
+                <w:t xml:space="preserve">halshs-00696793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New research by the French-Syrian Archaeological Expedition to Europos-Dura and New Data on Polytheistic Sanctuaries in Europos-Dura</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Oriental Agora : the case of Seleucid Europos-Dura, Syria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angeliki Giannikouri. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edge of Empire : Pagans, Jews and Christians at Roman Dura-Europos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New York-Princeton : ISAW, pp.15-38, 2011</w:t>
+              <w:t xml:space="preserve">The Agora in the Mediterranean from Homeric to Roman Times. Proceedings of the International Conference held in Kos, April 14-17, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athènes : Hellenic Ministry of Culture and Tourism, Archaeological Institute of Aegean Studies, pp.295-309, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00696793v1</w:t>
+                <w:t xml:space="preserve">halshs-00717413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bibliothèques pour le public... et à la gloire de leurs fondateurs: les motivations des fondateurs de bibliothèques dans les provinces orientales de l'Empire romain, de César à Hadrien</w:t>
               </w:r>
@@ -2235,51 +2235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="558731B2"/>
+    <w:nsid w:val="AEB58B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2466,51 +2466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-coqueugniot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1483-5132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108099113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.34.1.2023.13" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591278-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110660982-003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-65XJ51PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bcpx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-coqueugniot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1483-5132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108099113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.34.1.2023.13" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591278-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110660982-003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-65XJ51PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bcpx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>