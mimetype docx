--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -599,159 +599,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00717419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alston Richard et Lieu Samuel (éd.), Aspects of the Roman East. Papers in Honour of Professor Fergus Millar FBA, Turnhout 2007</w:t>
+                <w:t xml:space="preserve">Kipfer Barbra Ann, Dictionary of Artifacts, Oxford 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, pp.415-416</w:t>
+              <w:t xml:space="preserve">2009, pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00717585v1</w:t>
+                <w:t xml:space="preserve">halshs-00717610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kipfer Barbra Ann, Dictionary of Artifacts, Oxford 2007</w:t>
+                <w:t xml:space="preserve">Alston Richard et Lieu Samuel (éd.), Aspects of the Roman East. Papers in Honour of Professor Fergus Millar FBA, Turnhout 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, pp.84-85</w:t>
+              <w:t xml:space="preserve">2009, pp.415-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00717610v1</w:t>
+                <w:t xml:space="preserve">halshs-00717585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mémoriaux de pierre et de papyrus : les fondations de bibliothèques dans l'Antiquité grecque, entre mémoire et propagande</w:t>
               </w:r>
@@ -1428,194 +1428,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scholastic research in the archive? Hellenistic historians and ancient archival records</w:t>
+                <w:t xml:space="preserve">Le “marché romain” d’Europos-Doura (Syrie) : morcellement et monumentalisation du centre de la ville à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sean Adams. </w:t>
+              <w:t xml:space="preserve">Caroline Arnould-Béhar; Véronique Vassal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scholastic Culture in the Hellenistic and Roman Eras: Greek, Latin, and Jewish</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Art et archéologie du Proche-Orient hellénistique et romain : les circulations artistiques entre Orient et Occident, volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Archaeological Reports, pp.23-34, 2019, BAR International Series 2934, 978-1407316864</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03944315v1</w:t>
+                <w:t xml:space="preserve">halshs-03944295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “marché romain” d’Europos-Doura (Syrie) : morcellement et monumentalisation du centre de la ville à l’époque romaine</w:t>
+                <w:t xml:space="preserve">Scholastic research in the archive? Hellenistic historians and ancient archival records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caroline Arnould-Béhar; Véronique Vassal. </w:t>
+              <w:t xml:space="preserve">Sean Adams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art et archéologie du Proche-Orient hellénistique et romain : les circulations artistiques entre Orient et Occident, volume 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scholastic Culture in the Hellenistic and Roman Eras: Greek, Latin, and Jewish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.7-30, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110660982-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03944295v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03944315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des bibliothèques d’Athènes, de la fin de l’époque archaïque à l’époque impériale</w:t>
               </w:r>
@@ -2235,51 +2235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEB58B1F"/>
+    <w:nsid w:val="DF5A4290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2466,51 +2466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-coqueugniot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1483-5132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108099113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.34.1.2023.13" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591278-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110660982-003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-65XJ51PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bcpx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-coqueugniot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1483-5132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108099113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.34.1.2023.13" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591278-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110660982-003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-65XJ51PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bcpx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>