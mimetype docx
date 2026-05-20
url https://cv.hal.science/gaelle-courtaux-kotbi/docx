--- v0 (2026-04-09)
+++ v1 (2026-05-20)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0002-5907-7486</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">jEyav_wAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,267 +188,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The territorial biorefinery as a new business model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13128/BAE-15379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -437,832 +458,832 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking Opportunities Through Education: Examining the Journey of Women in Agriculture Entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Heitor de Avila Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Research in Entrepreneurship, Education and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Telfer UniVersity, Ottawa, Canada, May 2023, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial Innovation in France: How a Biorefinery Strategy Works at a Regional Level ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards the future: emerging priorities in regional policy and practice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANZRSAI, Dec 2016, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des trajectoires de l'Agriculture Biologique en France : quelles cohérences des processus institutionnels à l'oeuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théorie de la régulation à l'épreuve des crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Pierre-Mendès-France Grenoble 2, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institutionnalisation de l'Agriculture Biologique en France : quelles cohérences des processus de normalisation, territoriales et sociotechniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«La Grande Transformation de l’Agriculture, vingt ans après»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier Sup Agro, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des scénarios appliquée aux territoires. L'exemple de l'avenir de la filière Betterave-Sucre de Picardie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudule Kisempa Muyuala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Sauvee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'émergence des filières innovantes : propositions pour un agenda de recherche sur les bioraffineries végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque ASRDLF 2012 « Industrie, villes et régions dans une économie mondialisée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des scénarios appliquée aux territoires. L'exemple de l'avenir de la filière Betterave-Sucre de Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudule Kisempa Muyuala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ière Conférence Intercontinentale en Intelligence Territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec en Outaouais, CEGEP en Outaouais, Oct 2011, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du territoire dans les choix stratégiques des groupes sucriers français : enjeux et perspectives du changement institutionnel et concurrentiel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité, Qualité et Compétitivité Territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque joint ASRDLF - AISRe, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1272,267 +1293,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des élèves ingénieurs au développement durable -Une approche par et pour l'innovation pédagogique à LaSalle Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, Créativité et Innovation dans la formation et l'activité d'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualiser la bioraffinerie territorialisée : quelle approche théorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Industrielle et Territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-35671-469-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1600,51 +1621,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="319B74F5"/>
+    <w:nsid w:val="CAF0CEA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1831,51 +1852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-courtaux-kotbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5907-7486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-15379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04465750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Heitor de Avila Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudule Kisempa Muyuala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauvee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jollivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04307476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04296537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-courtaux-kotbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5907-7486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=jEyav_wAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-15379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04465750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Heitor de Avila Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudule Kisempa Muyuala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauvee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jollivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04307476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04296537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>