--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -328,355 +328,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le crowdfunding dans les musées français : la démocratisation culturelle à l’épreuve de l’injonction participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise économique, patrimoine culturel et musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arrieta Urtizberea, Iñaki, Oct 2018, Saint-Sébastien, Espagne. pp.111-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subvertir l’objectification du corps de l’Autre : les tableaux vivants de Brett Bailey et Yinka Shonibare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir l’œuvre. Pratiques de chosification des corps dans les expositions et les musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Ottawa, May 2021, Ottawa (Ontario), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet éditorial collectif : les sciences de l'information et de la communication en IUT - 35 fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la Journée d'études Valorisation de la recherche en sciences humaines et sociales dans les IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); IUT Nancy-Charlemagne (Université de Lorraine), Apr 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire la relation aux publics dans les institutions patrimoniales en Grande Région : enjeux, méthodes et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passeurs d’arts : programmation, initiation, publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Luxembourg, Luxembourg Art Week, Oct 2021, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096049v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-03403702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de (contre-)monumentalisation dans la politique mémorielle nord-américaine : les mémoriaux aux vétérans du Vietnam et aux vétérans de la Corée à Washington D. C.</w:t>
               </w:r>
@@ -725,247 +725,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approches épistémiologiques et méthodologiques de la place de l'émotion dans les expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vilatte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée internationale d'études et de recherches : nouvelles perspectives des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment d’appartenance et identité collective dans/par les CEC : le cas de Luxembourg et Grande Région 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires académiques sur le renforcement du sentiment d’appartenance à un espace culturel commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau académique Ceccut (Capitales Européennes de la Culture et Cohésion Urbaine Transfrontalière); Union Européenne (Eramsus +), Feb 2019, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les territoires du crowdfunding patrimonial. Attachement patrimonial et rapports au territoire dans les opérations de crowdfunding muséal en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Financement participatif : les nouveaux territoires du capitalisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation (Cémti, Université Paris 8 Vincennes-Saint-Denis); Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2018, Metz, France. pp.167-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783732v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02361008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des sites industriels en Grande Région : vers un patrimoine transfrontalier ?</w:t>
               </w:r>
@@ -1670,50 +1670,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exposition « E Tū Ake » (Māori debout) à Wellington, Paris et Québec. Affirmation culturelle et politiques du patrimoine, comparaison entre trois contextes muséaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème Symposium international de l’ICOFOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAIRESSE François, Jun 2014, Paris, France. pp.71-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Understanding Each Other’s Heritage – Challenges for Heritage Communication in a Globalized World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1722,139 +1804,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Each Other’s Heritage – Challenges for Heritage Communication in a Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAWHP e.V., International Association of World Heritage Professionals e.V. Jul 2012, Senftenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367137v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04096318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de Luxembourg et Grande région Capitale européenne de la culture 2007 en Lorraine</w:t>
               </w:r>
@@ -2816,51 +2816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion dans les expositions. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vilatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L’émotion dans les expositions, 36, pp.15-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3210,174 +3210,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cultiver les sciences au musée, demain ? Médiations innovantes et refondation du projet muséal à l’Australian Museum et au Powerhouse Museum (Sidney, Australie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les musées scientifiques et techniques innovent : nouvelles expériences, nouvelles médiations, vol.05 (1), pp.19-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réforme muséale à l’heure postcoloniale. Stratégies muséographiques et reformulation du discours au Musée royal d’Afrique centrale (2005-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le musée et le politique, 37, pp.177-201. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.866⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03083300v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03019187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating the Values of Popular Music in the Museum: Curatorial Process and Exhibition Narratives in the ABBAWORLD Exhibition at the Powerhouse Museum, Sydney</w:t>
               </w:r>
@@ -3513,174 +3513,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exhibiting popular music at the powerhouse museum, Sydney. Logics of production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (22), pp.159 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.6891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exposition de la musique populaire au Powerhouse Museum de Sydney. Logiques de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.159-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096104v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01382476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation de l’environnement au Biodôme de Montréal</w:t>
               </w:r>
@@ -3987,51 +3987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche épistémologique et méthodologique de la place de l’émotion dans les expositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vilatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathias Blanc; Jacqueline Eidelman; Anik Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir autrement. Nouvelles études sur les visiteurs des musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4880,229 +4880,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exposition du cinéma populaire au musée de science. Logiques de production et dispositifs muséographiques dans les expositions &amp;quot;blockbusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARDIN, Christophe; LA HUERTA, Claire; MEON, Jean-Matthieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs artistiques et culturels. Création, institution, public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l’eau, pp.103-120, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’invention d’un territoire grand-régional ? Réception de l’événement et représentations du territoire chez les publics des Citadelles de feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koukoutsaki-Monnier A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations du transfrontalier. Identités, pratiques, politiques et gouvernances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 213-230, 2011, 2-8143-0075-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre et réception d’une offre culturelle transfrontalière : « Luxembourg et Grande Région 2007 » en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRENN, Gaëlle; DESHAYES, Jean-Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction des territoires en Europe. Luxembourg et Grande Région : Avis de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.217-236, 2010</w:t>
@@ -5211,341 +5211,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du public comme acteur. Une approche des publics et des usages au Biodôme de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saskia Cousin; Emilie Da Lage; François Debruyne; David Vandiedonck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens de l’usine. Arts; publics et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Créaphis, pp.147-153, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’événementiel, un dispositif de pérennisation culturelle : le cas de Luxembourg et Grande Région, Capitale européenne de la culture 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et territoires : vers une nouvelle économie culturelle ? 76e Congrès de l’ACFAS Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mise en culture des territoires : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APPEL Violaine; BANDO Cécile; BOULANGER Hélène; CRENN Gaëlle; CROISSANT Valérie; TOULLEC Bénédicte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mise en culture des territoires. Initiatives des collectivités territoriales et nouvelles formes de culture événementielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.13-24, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...153 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programing « Nancy 2005, le temps des Lumières » : cohérence and visibility of an annual cultural event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5753,51 +5753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion dans les expositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vilatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, 2020, L'émotion dans les expositions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5848,509 +5848,509 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Musée des confluences aux prises avec l’émotion. Entretien avec Nathalie Candito (responsable du service d’évaluation et d’accueil) et Christian Sermet (responsable du service des expositions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vilatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.214 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.5822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visiter à distance : quelle expérience du musée dans le monde d’après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À Tervuren, le destin contrarié des statues de Léopold II en « son » musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...76 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Manhattan », science (en) fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jardin « intranquille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« David Bowie is »… le vrai tombeau de Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une visite au nouvel Unterlinden de Colmar… ou à quoi servent les architectes de musée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738107v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01738104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6798,103 +6798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en culture des territoires. Initiatives des collectivités territoriales et nouvelles formes de culture événementielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -6916,103 +6916,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en culture des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.276, 2008, 978-2-86480-898-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7124,51 +7124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11D125B1"/>
+    <w:nsid w:val="C335794E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7355,51 +7355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-crenn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0757-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147907470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03665446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.299" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05112098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10335" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13500775.2021.1956743" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CVCXHVRT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02003022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XPQX8H7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.866" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.33211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3796" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.6891" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/voir-autrement-9782111576636/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/le-souci-du-public/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839429273-014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366849v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deshayes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianson Isabelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Candito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sermet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5822" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-crenn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0757-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147907470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03665446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.299" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05112098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10335" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13500775.2021.1956743" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CVCXHVRT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02003022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XPQX8H7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.33211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3796" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.6891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/voir-autrement-9782111576636/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/le-souci-du-public/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839429273-014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366849v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deshayes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianson Isabelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Candito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sermet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5822" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>