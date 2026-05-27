--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -328,355 +328,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construire la relation aux publics dans les institutions patrimoniales en Grande Région : enjeux, méthodes et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passeurs d’arts : programmation, initiation, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Luxembourg Art Week, Oct 2021, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le crowdfunding dans les musées français : la démocratisation culturelle à l’épreuve de l’injonction participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise économique, patrimoine culturel et musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arrieta Urtizberea, Iñaki, Oct 2018, Saint-Sébastien, Espagne. pp.111-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subvertir l’objectification du corps de l’Autre : les tableaux vivants de Brett Bailey et Yinka Shonibare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir l’œuvre. Pratiques de chosification des corps dans les expositions et les musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Ottawa, May 2021, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet éditorial collectif : les sciences de l'information et de la communication en IUT - 35 fiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde dans le cadre de la Journée d'études Valorisation de la recherche en sciences humaines et sociales dans les IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); IUT Nancy-Charlemagne (Université de Lorraine), Apr 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403702v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04096049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de (contre-)monumentalisation dans la politique mémorielle nord-américaine : les mémoriaux aux vétérans du Vietnam et aux vétérans de la Corée à Washington D. C.</w:t>
               </w:r>
@@ -725,247 +725,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les territoires du crowdfunding patrimonial. Attachement patrimonial et rapports au territoire dans les opérations de crowdfunding muséal en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Financement participatif : les nouveaux territoires du capitalisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation (Cémti, Université Paris 8 Vincennes-Saint-Denis); Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2018, Metz, France. pp.167-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approches épistémiologiques et méthodologiques de la place de l'émotion dans les expositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vilatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée internationale d'études et de recherches : nouvelles perspectives des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment d’appartenance et identité collective dans/par les CEC : le cas de Luxembourg et Grande Région 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires académiques sur le renforcement du sentiment d’appartenance à un espace culturel commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau académique Ceccut (Capitales Européennes de la Culture et Cohésion Urbaine Transfrontalière); Union Européenne (Eramsus +), Feb 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361008v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01783732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des sites industriels en Grande Région : vers un patrimoine transfrontalier ?</w:t>
               </w:r>
@@ -1670,50 +1670,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Understanding Each Other’s Heritage – Challenges for Heritage Communication in a Globalized World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding Each Other’s Heritage – Challenges for Heritage Communication in a Globalized World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAWHP e.V., International Association of World Heritage Professionals e.V. Jul 2012, Senftenberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exposition « E Tū Ake » (Māori debout) à Wellington, Paris et Québec. Affirmation culturelle et politiques du patrimoine, comparaison entre trois contextes muséaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1722,139 +1804,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Symposium international de l’ICOFOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAIRESSE François, Jun 2014, Paris, France. pp.71-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096318v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01367137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de Luxembourg et Grande région Capitale européenne de la culture 2007 en Lorraine</w:t>
               </w:r>
@@ -2816,51 +2816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion dans les expositions. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vilatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L’émotion dans les expositions, 36, pp.15-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3210,174 +3210,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réforme muséale à l’heure postcoloniale. Stratégies muséographiques et reformulation du discours au Musée royal d’Afrique centrale (2005-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le musée et le politique, 37, pp.177-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cultiver les sciences au musée, demain ? Médiations innovantes et refondation du projet muséal à l’Australian Museum et au Powerhouse Museum (Sidney, Australie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les musées scientifiques et techniques innovent : nouvelles expériences, nouvelles médiations, vol.05 (1), pp.19-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019187v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03083300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating the Values of Popular Music in the Museum: Curatorial Process and Exhibition Narratives in the ABBAWORLD Exhibition at the Powerhouse Museum, Sydney</w:t>
               </w:r>
@@ -3513,174 +3513,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exposition de la musique populaire au Powerhouse Museum de Sydney. Logiques de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.159-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exhibiting popular music at the powerhouse museum, Sydney. Logics of production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (22), pp.159 - 180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.6891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.6891⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01382476v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04096104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation de l’environnement au Biodôme de Montréal</w:t>
               </w:r>
@@ -3987,51 +3987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche épistémologique et méthodologique de la place de l’émotion dans les expositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vilatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathias Blanc; Jacqueline Eidelman; Anik Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir autrement. Nouvelles études sur les visiteurs des musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4880,229 +4880,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’invention d’un territoire grand-régional ? Réception de l’événement et représentations du territoire chez les publics des Citadelles de feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Koukoutsaki-Monnier A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations du transfrontalier. Identités, pratiques, politiques et gouvernances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 213-230, 2011, 2-8143-0075-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exposition du cinéma populaire au musée de science. Logiques de production et dispositifs muséographiques dans les expositions &amp;quot;blockbusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BARDIN, Christophe; LA HUERTA, Claire; MEON, Jean-Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs artistiques et culturels. Création, institution, public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l’eau, pp.103-120, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre et réception d’une offre culturelle transfrontalière : « Luxembourg et Grande Région 2007 » en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRENN, Gaëlle; DESHAYES, Jean-Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction des territoires en Europe. Luxembourg et Grande Région : Avis de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.217-236, 2010</w:t>
@@ -5211,341 +5211,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en culture des territoires : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APPEL Violaine; BANDO Cécile; BOULANGER Hélène; CRENN Gaëlle; CROISSANT Valérie; TOULLEC Bénédicte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en culture des territoires. Initiatives des collectivités territoriales et nouvelles formes de culture événementielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.13-24, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du public comme acteur. Une approche des publics et des usages au Biodôme de Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saskia Cousin; Emilie Da Lage; François Debruyne; David Vandiedonck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens de l’usine. Arts; publics et médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Créaphis, pp.147-153, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’événementiel, un dispositif de pérennisation culturelle : le cas de Luxembourg et Grande Région, Capitale européenne de la culture 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et territoires : vers une nouvelle économie culturelle ? 76e Congrès de l’ACFAS Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...127 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programing « Nancy 2005, le temps des Lumières » : cohérence and visibility of an annual cultural event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5753,51 +5753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion dans les expositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vilatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, 2020, L'émotion dans les expositions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5848,509 +5848,509 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À Tervuren, le destin contrarié des statues de Léopold II en « son » musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Musée des confluences aux prises avec l’émotion. Entretien avec Nathalie Candito (responsable du service d’évaluation et d’accueil) et Christian Sermet (responsable du service des expositions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vilatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.214 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.5822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Candito</w:t>
-[...30 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03082966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visiter à distance : quelle expérience du musée dans le monde d’après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.[En ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Manhattan », science (en) fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jardin « intranquille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une visite au nouvel Unterlinden de Colmar… ou à quoi servent les architectes de musée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« David Bowie is »… le vrai tombeau de Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738104v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01738107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6798,103 +6798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en culture des territoires. Initiatives des collectivités territoriales et nouvelles formes de culture événementielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -6916,103 +6916,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en culture des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.276, 2008, 978-2-86480-898-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7124,51 +7124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C335794E"/>
+    <w:nsid w:val="E6DFBE80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7355,51 +7355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-crenn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0757-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147907470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03665446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.299" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05112098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10335" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13500775.2021.1956743" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CVCXHVRT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02003022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XPQX8H7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.33211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3796" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.6891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/voir-autrement-9782111576636/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/le-souci-du-public/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839429273-014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366849v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deshayes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianson Isabelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Candito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sermet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5822" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-crenn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0757-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147907470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03665446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.299" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05112098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10335" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04095439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13500775.2021.1956743" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CVCXHVRT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02003022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XPQX8H7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.866" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/pomh.33211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3796" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.6891" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/voir-autrement-9782111576636/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/le-souci-du-public/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839429273-014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01366849v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deshayes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianson Isabelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Candito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sermet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5822" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>