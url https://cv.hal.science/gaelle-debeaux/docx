--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -152,303 +152,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Choisir la forêt : vivre parmi les arbres dans quelques fictions récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Debeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démiurges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Arbre et Forêt dans les arts et les médias. Quand l’un et le multiple s’emparent de notre rapport au monde , 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Épimodernisme contre post-postmodernism : brève étude d’un déplacement conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Debeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (393)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Choisir la forêt : vivre parmi les arbres dans quelques fictions récentes</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire festival à l’université. Du projet pédagogique à l’événement culturel : le festival Transversales, retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Debeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démiurges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Arbre et Forêt dans les arts et les médias. Quand l’un et le multiple s’emparent de notre rapport au monde , 2</w:t>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits d’aventure et matérialité de l’objet-livre : usages ludiques de la carte dans trois romans américains contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Debeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Écrire avec les cartes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478032v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05478035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures d’auteurs et contours de l’œuvre à l’ère du numérique : multiplier les espaces d’expression, ouvrir la parole</w:t>
               </w:r>
@@ -635,441 +635,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques mots autour de l’exposition Juste un [mo]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Debeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, section contrepoints « Inclinations », 6 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre décomposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Debeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Textures : l'objet livre du papier au numérique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre décomposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Debeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Textures : l’objet livre du papier au numérique </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques mots autour de l’exposition Juste un [mo] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Debeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Inspirations littéraires de l'exposition, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’hypertexte de fiction, trente ans après. Œuvre du passé, œuvre dépassée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Debeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L'invention technologique en littérature</w:t>
+              <w:t xml:space="preserve">, 2021, L’invention technologique en littérature, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hypertexte de fiction, trente ans après. Œuvre du passé, œuvre dépassée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Debeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’invention technologique en littérature, 2</w:t>
+              <w:t xml:space="preserve">, 2021, L'invention technologique en littérature</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03604489v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire &amp;quot;53 jours&amp;quot;, volume 2 : peut-on douter de la paternité de Georges Perec ? Etat des lieux d'une enquête en cours</w:t>
               </w:r>
@@ -2785,173 +2785,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcourir l’œuvre, est-ce l’enquêter ? Le cas de la lecture de l’hypertexte de fiction</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Debeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Debeaux; Mathilde Dumontet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Enquête en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, Interférences </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478275v1</w:t>
+                <w:t xml:space="preserve">hal-05478270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Parcourir l’œuvre, est-ce l’enquêter ? Le cas de la lecture de l’hypertexte de fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Debeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Debeaux; Mathilde Dumontet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Enquête en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, Interférences </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478270v1</w:t>
+                <w:t xml:space="preserve">hal-05478275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des récits et morcellement romanesque : la narration désirante dans Courts-circuits d’Alain Fleischer</w:t>
               </w:r>
@@ -3163,186 +3163,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude comparée de deux narrateurs fanfarons : Jacques le fataliste et son maître de Denis Diderot et Si (par) une nuit d’hiver un voyageur d’Italo Calvino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Debeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Gavoille, Cristina Terrile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Personnage du fanfaron : théâtre, récits, cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-84174-935-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude comparée de deux narrateurs fanfarons : Jacques le fataliste et son maître de Denis Diderot et Si (par) une nuit d’hiver un voyageur d’Italo Calvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Debeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Gavoille; Cristina Terrile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Personnage du fanfaron : théâtre, récits, cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Kimé, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478291v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02171839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplier les récits ou comment la littérature exhibe sa propre puissance ?</w:t>
               </w:r>
@@ -4394,51 +4394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/gaelle.debeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478016v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Debeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478007v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478024v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478050v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi08.191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05331847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Dumontet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gohon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Heyraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013460" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/le-personnage-du-fanfaron-theatre-recits-cinema/#:~:text=Personnage%20ridicule%20dans%20son%20principe,failles%20(%C3%A9gocentrique%20mais%20secr%C3%A8tement%20inquiet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/7744/pouvoir-de-la-litterature" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/gaelle.debeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478007v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Debeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478032v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478024v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi08.191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05331847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Dumontet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gohon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Heyraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013460" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/le-personnage-du-fanfaron-theatre-recits-cinema/#:~:text=Personnage%20ridicule%20dans%20son%20principe,failles%20(%C3%A9gocentrique%20mais%20secr%C3%A8tement%20inquiet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/7744/pouvoir-de-la-litterature" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>