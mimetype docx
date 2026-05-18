--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -66,1429 +66,1160 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femme, artiste et entrepreneure : relever le défi</w:t>
+                <w:t xml:space="preserve">Redynamisation organisationnelle des Tiers-Lieux Culturels ou comment développer leurs capacités dynamiques ? Cas de La Friche la Belle de Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 138 (6), pp.87-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.q9mdud6jv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.138.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493742v1</w:t>
+                <w:t xml:space="preserve">hal-04474743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redynamisation organisationnelle des Tiers-Lieux Culturels ou comment développer leurs capacités dynamiques ? Cas de La Friche la Belle de Mai</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de lecture de Cirque du Soleil : complicités innovantes. Des joyeux lurons créent une multinationale du divertissement Louis-Jacques Filion, Éditions JFD, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 138 (6), pp.87-106. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.138.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1111063ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474743v1</w:t>
+                <w:t xml:space="preserve">hal-04689399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture de Cirque du Soleil : complicités innovantes. Des joyeux lurons créent une multinationale du divertissement Louis-Jacques Filion, Éditions JFD, 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intelligence collective : un facteur déterminant pour soutenir la double ambition économique et artistique de l’entrepreneur créatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (1), pp.120. </w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (1), pp.383-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1111063ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/resg.136.0383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689399v1</w:t>
+                <w:t xml:space="preserve">hal-03097146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redynamisation organisationnelle des Tiers-Lieux Culturels ou comment développer leurs capacités dynamiques ? Cas de La Friche la Belle de Mai</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les communs de connaissance dans les « fablabs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.138.0087⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Entreprendre et communs, 45 (279), pp.97-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548893v1</w:t>
+                <w:t xml:space="preserve">hal-02637921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence collective : un facteur déterminant pour soutenir la double ambition économique et artistique de l’entrepreneur créatif ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pépinière, dispositif activateur de l’entrepreneuriat créatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.136.0383⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.107-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.171.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097146v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Intelligence Collective : un facteur déterminant pour soutenir la double ambition économique et artistique de l’entrepreneur créatif ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel est l’apport de la pluridisciplinarité lors de pratiques créatives collectives ? Exemple d’un workshop de formation à l’entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.136.0383⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 14 (4), pp.73-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.144.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548971v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communs de connaissance dans les « fablabs »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les pouvoirs publics favorisent la proximité pour stimuler la créativité du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00333⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.139-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.044.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637921v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pépinière, dispositif activateur de l’entrepreneuriat créatif ?</w:t>
+                <w:t xml:space="preserve">Favoriser et gérer l’interdisciplinarité dans l’entreprise: la notion de territoires partagés. (6), 37-58.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128165v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">hal-05548988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique entrepreneuriale d’un Tiers-Lieu Culturel sous le prisme de la lieuité. Cas de La Friche la Belle de Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition du PAM Festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme, artiste, entrepreneure… : relever le défi par le développement d’outils de gestion créatifs et personnalisés ». Histoire de Caroline et de Brins de voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Adoumbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journées Georges Doriot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EM Normandie, le Groupe HEC Paris et l'ESG-UQAM, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’introspection à la prospection : transformation organisationnelle collective d’un Tiers-Lieu Culturel. Cas de La Friche la Belle de Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1504,73 +1235,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIème conférence de l’ Association internationale de management stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’introspection à la prospection : dynamique d’un parcours entrepreneurial d’un Tiers-Lieu Culturel. Cas de La Friche la Belle de Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1586,181 +1317,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiers-Lieux Culturels regards croisés entre chercheurs, professionnels et artistes, CREAMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tiers lieux culturels sous le prisme d’une approche socio-économique : proposition d’une grille de lecture conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaires "Tiers lieux culturels: regards croisés entre chercheurs, professionnels et artistes", Université de Toulon, mars 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orchestre Les Dissonances : une petite organisation artistique engagée dans le management participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1776,73 +1507,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME 2020 (online) - Congrès International francophone en Entrepreneuriat &amp; PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPAG Business School Nice, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation artistique et management participatif : le cas de l’orchestre Les Dissonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1858,87 +1589,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’entrepreneuriat : des racines et des rêves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI), Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager, le robot et l'artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1953,73 +1684,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Conférence annuelle de l'AIMS (Association Internationale de Management Stratégique) : La pensée managériale à l'épreuve des forces de disruption (Tables rondes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Sénégalaise des Sciences de Gestion (ASSG); Société Africaine de Management (SAM), Jun 2019, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manager une organisation artistique et culturelle : au secours !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2035,73 +1766,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème conférence AIMS (Association Internationale de Management Stratégique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Sénégalaise des Sciences de Gestion (ASSG), Jun 2019, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre-prendre et entreprendre : une double dynamique de création de valeur par l’entrepreneur créatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2117,250 +1848,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Georges Doriot - Entrepreneuriat et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Paris, EM (Ecole de Management) Normandie et ESG (École des sciences de la gestion) UQAM, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant créatif à l’université : Quelles modalités ? Quels enjeux ? Quelles légitimités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; MSH Paris Nord, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01823990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de création, préservation et enrichissement des communs de connaissance entrepreneuriaux dans les FabLab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7èmes journées Georges Doriot –, May 2018, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence collective : un facteur déterminant pour soutenir la double ambition économique et artistique de l’entrepreneur créatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2376,73 +2107,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès International Francophone en Entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME,, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’une pépinière créative : enseignements issus de la théorie de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2458,146 +2189,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque international de Recherche en économie et gestion (CIREG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale de Commerce et de Gestion (ENCG) de Settat, May 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT DE LA RELATION DIRIGEANT-DESIGN DANS L'INTEGRATION DU DESIGN EN PME. ETUDE EXPLORATOIRE SUR LE TERRITOIRE DE LA LOIRE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Szostak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dhuyvetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2607,126 +2338,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic d’une petite entreprise du bâtiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suad Smajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan - Editions Campus ouvert, 2024, 978-2-494204-10-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture. Comment concilier ambition créatrice et logique économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2735,73 +2466,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Horvath (Co-direction); Gaëlle Dechamp (Co-direction). Editions EMS, 2021, 2376874300, 9782376874300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneuriat dans le secteur des arts et de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2810,51 +2541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Horvath, Gaëlle Dechamp. Editions EMS, management &amp; société, pp.216, 2021, Gestion en liberté, 978-2-37687-429-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2864,168 +2595,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18113 The Regeneration of a Creative Hub: Critical Episodes of Organizationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Gruyter Handbook of Creative Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.181-196, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111351209-014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’introspection à la prospection : dynamique collective d’une trajectoire entrepreneuriale d’un tiers-lieu Culturel. Cas de La Friche la Belle de Mai,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3041,73 +2772,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers-lieux culturels (tome 2). Expérimenter, vivre et travailler autrement ? Sous la direction de B. Aroufoune, M. Magkou et E. Pamart). Coordination Créamed, L’Harmattan, 252p</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.99-115, 2024, Communication et civilisation, 978-2-336-44491-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’introspection à la prospection : dynamique collective d’une trajectoire entrepreneuriale d’un tiers-lieu culturel. Cas de La Friche la Belle de Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3127,73 +2858,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Aroufoune; M. Magkou; E. Pamart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers-lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, L'Harmattan, pp.99-115, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique artistique et logique d’entreprise : une équation paradoxale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3213,147 +2944,263 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Horvath, Gaëlle Dechamp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrepreneuriat dans le secteur des arts et de la culture : comment concilier ambition créatrice et logique économique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.21-34, 2021, 978-2-37687-429-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence territoriale, territoire créatif et living labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Attractivité et compétitivité des territoires ; théories et pratiques dirigé par Coussi O. et Auroy P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, édition CNER (Fédération des agences de développement économique), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femme, artiste et entrepreneure : relever le défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.q9mdud6jv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3500,51 +3347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05493742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Horvath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q9mdud6jv" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111063ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05548893v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097146v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.136.0383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05548971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00333" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01414403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.044.0139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05548988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.144.0073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04240581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adoumbou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04073141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04073159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03454538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02158965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464776v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01947905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01453107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dhuyvetter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suad Smajic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05549127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03179028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05549013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111351209-014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05549032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03182328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Horvath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0087" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689399v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111063ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.136.0383" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00333" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05548988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.144.0073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01414403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.044.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Delaunay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04240581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adoumbou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04073141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04073159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03454538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02158965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01947905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01453107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dhuyvetter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suad Smajic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05549127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03179028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05549013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111351209-014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05549032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03182328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05493742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q9mdud6jv" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>