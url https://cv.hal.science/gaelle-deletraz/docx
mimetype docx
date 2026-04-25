--- v1 (2026-03-28)
+++ v2 (2026-04-25)
@@ -1554,51 +1554,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1778,2112 +1778,2112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Investigation of NGO Strategies relative to Informative Campaigns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer notre futur climatique à travers la science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6031 TREE CNRS/UPPA, Jun 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Unight – Nuit Européenne des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAPS UPPA, Nov 2022, Arudy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699557v1</w:t>
+                <w:t xml:space="preserve">hal-05599041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus global d'édition en mode texte et panel d'outils associés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabaud</w:t>
+                <w:t xml:space="preserve">On the Investigation of NGO Strategies relative to Informative Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la documentation des pratiques au web semantique, Journées annuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SO-MATE, groupe local MATE-SHS, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6031 TREE CNRS/UPPA, Jun 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689868v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements réflexifs autour du programme Transicovid : de la mise en œuvre au partage des données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Bruna</w:t>
+                <w:t xml:space="preserve">Processus global d'édition en mode texte et panel d'outils associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Lujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la MSHST : Données quantitatives en SHS - Journée sur les impacts de la crise sanitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infrastructure de recherche Progedo (PUD-Toulouse), Réseau national des Maisons des Sciences de l’Homme (RnMSH), Coordination nationale Crises sanitaires et environnementales HS3PE-Crises (Inserm, CNRS), Apr 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">De la documentation des pratiques au web semantique, Journées annuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SO-MATE, groupe local MATE-SHS, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689849v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence spéculative : Géostorm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionnements réflexifs autour du programme Transicovid : de la mise en œuvre au partage des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il faut sauver le vaisseau Terre, Les Mondes Anticipés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Comptoir Propectiviste, FuturHebdo, Feb 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la MSHST : Données quantitatives en SHS - Journée sur les impacts de la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infrastructure de recherche Progedo (PUD-Toulouse), Réseau national des Maisons des Sciences de l’Homme (RnMSH), Coordination nationale Crises sanitaires et environnementales HS3PE-Crises (Inserm, CNRS), Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689835v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sous-sols dans la science-fiction : un terrain de jeu révélateur ? Usage de la science-fiction pour dépasser les limites de la prospective traditionnelle</w:t>
+                <w:t xml:space="preserve">Conférence spéculative : Géostorm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Labussière, Adrien Baysse-Lainé, Pierre-Olivier Garcia, Céline Granjou, Julien Merlin, Germain Meulemans, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Il faut sauver le vaisseau Terre, Les Mondes Anticipés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Comptoir Propectiviste, FuturHebdo, Feb 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258789v1</w:t>
+                <w:t xml:space="preserve">hal-03689835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se référer au passé, se projeter dans l’avenir. Analyses textuelles et fouille spatiale pour appréhender les horizons temporels des contributions au Grand et au Vrai Débat</w:t>
+                <w:t xml:space="preserve">Les sous-sols dans la science-fiction : un terrain de jeu révélateur ? Usage de la science-fiction pour dépasser les limites de la prospective traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études "Quels outils pour appréhender et analyser les mobilisations de Gilets Jaunes et les données issues du Débat national ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MetSem - Séminaire Méthodologie de Sciences Po, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Labussière, Adrien Baysse-Lainé, Pierre-Olivier Garcia, Céline Granjou, Julien Merlin, Germain Meulemans, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444836v1</w:t>
+                <w:t xml:space="preserve">hal-03258789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer le climat de demain avec la science-fiction</w:t>
+                <w:t xml:space="preserve">Se référer au passé, se projeter dans l’avenir. Analyses textuelles et fouille spatiale pour appréhender les horizons temporels des contributions au Grand et au Vrai Débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Simonet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du Sénéchal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d’études "Quels outils pour appréhender et analyser les mobilisations de Gilets Jaunes et les données issues du Débat national ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MetSem - Séminaire Méthodologie de Sciences Po, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343951v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche d’un support de synthèse des compétences de la BAP D : le « tableau périodique des outils et ressources pour les humanités numériques » comme base de discussion</w:t>
+                <w:t xml:space="preserve">Imaginer le climat de demain avec la science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Onfroy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées annuelles réseau MATE-SHS - Être ingénieur.e en sciences humaines et sociales : état des lieux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférences du Sénéchal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343924v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience et présentation des résultats du projet &amp;quot;Portrait de la jeunesse au Pays-Basque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche d’un support de synthèse des compétences de la BAP D : le « tableau périodique des outils et ressources pour les humanités numériques » comme base de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Lachance</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Onfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées nationales des MDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">6ème journées annuelles réseau MATE-SHS - Être ingénieur.e en sciences humaines et sociales : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175564v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science-fiction et changement climatique : une autre façon de parler de notre avenir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d’expérience et présentation des résultats du projet &amp;quot;Portrait de la jeunesse au Pays-Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Sierra Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Simonet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sampere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Lachance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les idées mènent le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">10èmes journées nationales des MDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933139v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des paramètres environnementaux les plus explicatifs des niveaux de polluants mesurés par bioindication en vue de leur modélisation. Cas du mercure (Hg) et des métaux (Pb, Cu, Cd) mesurés dans les lichens (Pyrénées-Atlantiques, France)</w:t>
+                <w:t xml:space="preserve">Science-fiction et changement climatique : une autre façon de parler de notre avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien P. G. Barre</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modéliser l’objet environnemental : Approches archéologique et géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau ISA - UMR 7324 CITERES, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Les idées mènent le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933165v1</w:t>
+                <w:t xml:space="preserve">hal-01933139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les boitiers cliqueurs pour dynamiser une conférence grand public</w:t>
+                <w:t xml:space="preserve">Recherche des paramètres environnementaux les plus explicatifs des niveaux de polluants mesurés par bioindication en vue de leur modélisation. Cas du mercure (Hg) et des métaux (Pb, Cu, Cd) mesurés dans les lichens (Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Krassimira Lacoustete</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P. G. Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées annuelles du réseau MATE-SHS - Transmission des connaissances et des savoir-faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau MATE-SHS, MSH Lyon Saint-Etienne, laboratoires ICAR, TRIANGLE et LITT&amp;ARTS, Dec 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Modéliser l’objet environnemental : Approches archéologique et géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau ISA - UMR 7324 CITERES, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970293v1</w:t>
+                <w:t xml:space="preserve">hal-01933165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels mots pour quels vignobles ? Analyses comparées des discours sur le vin via différents médias, Le vin et la gastronomie – Regards croisés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les boitiers cliqueurs pour dynamiser une conférence grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krassimira Lacoustete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">5ème journées annuelles du réseau MATE-SHS - Transmission des connaissances et des savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau MATE-SHS, MSH Lyon Saint-Etienne, laboratoires ICAR, TRIANGLE et LITT&amp;ARTS, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680501v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique : que nous apprend la science-fiction sur notre avenir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels mots pour quels vignobles ? Analyses comparées des discours sur le vin via différents médias, Le vin et la gastronomie – Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Simonet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Semaine du Développement Durable – Transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque international UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612173v1</w:t>
+                <w:t xml:space="preserve">hal-01680501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échelle du bassin versant comme outil d’échantillonnage et d'analyse dans le cadre d'un observatoire du changement climatique dans les Pyrénées</w:t>
+                <w:t xml:space="preserve">Changement climatique : que nous apprend la science-fiction sur notre avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alberto de Diego</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone ESRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Semaine du Développement Durable – Transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680505v1</w:t>
+                <w:t xml:space="preserve">hal-01612173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des durées de transit des eaux usées dans le bassin de collecte d’un réseau d’assainissement unitaire. Une contribution aux diagnostics à l’amont des déversoirs d’orage et des stations d’épuration</w:t>
+                <w:t xml:space="preserve">L'échelle du bassin versant comme outil d’échantillonnage et d'analyse dans le cadre d'un observatoire du changement climatique dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bersinger</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto de Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone SIG 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRI, Oct 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408744v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation et extraction de corpus sous Sphinx Quali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d’expérience sur une analyse qualitative « traditionnelle » enrichie par un traitement semi-automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kildine Leichnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANF Collecter et produire des données pour la recherche, MATE-SHS (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Journées d’études - De la constitution d’un corpus aux analyses statistiques, comment produire des analyses quantitatives à partir de matériaux ethnographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612186v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux sociaux et territoriaux des projets d’environnements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des durées de transit des eaux usées dans le bassin de collecte d’un réseau d’assainissement unitaire. Une contribution aux diagnostics à l’amont des déversoirs d’orage et des stations d’épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+                <w:t xml:space="preserve">Thomas Bersinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Fédération de Recherche MIRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche MIRA, Milieux et Ressources Aquatiques, Dec 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone SIG 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502907v1</w:t>
+                <w:t xml:space="preserve">hal-01408744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur une analyse qualitative « traditionnelle » enrichie par un traitement semi-automatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation et extraction de corpus sous Sphinx Quali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études - De la constitution d’un corpus aux analyses statistiques, comment produire des analyses quantitatives à partir de matériaux ethnographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ANF Collecter et produire des données pour la recherche, MATE-SHS (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612193v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The difficult construction of a trust relationship between professional, scientific fishermen and managers in relation to an unknown phenomenon. The example of liga on the Basque coast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2016 "The changing littoral. Anticipation and adaptation to climate change", 13th Conference of the Coastal &amp; Marine Union (EUCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCC-France / Centre de la Mer de Biarritz, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des mesures de préservation des sites naturels exceptionnels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux sociaux et territoriaux des projets d’environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : Les sites exceptionnels : quelle contribution au développement local ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plan urbanisme construction architecture (PUCA); Ministère de l'Écologie, du Développement durable et de l'Énergie; Ministère de l'Égalité des Territoires, du Logement et de la Ruralité, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Fédération de Recherche MIRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche MIRA, Milieux et Ressources Aquatiques, Dec 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02556137v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASSAGES et la dimension spatiale des programmes pluridisciplinaires sur la pollution à l’UPPA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts des mesures de préservation des sites naturels exceptionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moulinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UPPA – CDAPP, Plan action climat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Pau, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : Les sites exceptionnels : quelle contribution au développement local ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plan urbanisme construction architecture (PUCA); Ministère de l'Écologie, du Développement durable et de l'Énergie; Ministère de l'Égalité des Territoires, du Logement et de la Ruralité, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612189v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre usagers, institutionnels et scientifiques. Le cas de la problématique environnementale &amp;quot;Liga</w:t>
+                <w:t xml:space="preserve">PASSAGES et la dimension spatiale des programmes pluridisciplinaires sur la pollution à l’UPPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Fédération de Recherche MIRA, Milieux et Ressources Aquatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Séminaire UPPA – CDAPP, Plan action climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612180v1</w:t>
+                <w:t xml:space="preserve">hal-01612189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepare geographic data integration. A proposal</w:t>
               </w:r>
@@ -3945,548 +3945,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication de la pollution métallique et modélisation</w:t>
+                <w:t xml:space="preserve">Interactions entre usagers, institutionnels et scientifiques. Le cas de la problématique environnementale &amp;quot;Liga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Amouroux</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone ESRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Fédération de Recherche MIRA, Milieux et Ressources Aquatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680511v1</w:t>
+                <w:t xml:space="preserve">hal-01612180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the isotopic composition of mercury and lead in epiphytic lichens from South-western France (Pyrénées-Atlantiques) to better constrain the spatial variability of their atmospheric transport and deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioindication de la pollution métallique et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. G. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Heavy Metals in the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590283v1</w:t>
+                <w:t xml:space="preserve">hal-01680511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour critique sur les pratiques et l'analyse de l'adaptation à partir de terrains aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Salvestroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00839592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des paramètres spatiaux les plus explicatifs des niveaux de polluants mesurés par bioindication en vue de leur modélisation. Cas du Mercure (Hg) et des métaux (Pb, Cu, Cd) mesurés dans les lichens (Pyrénées-Atlantiques, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the isotopic composition of mercury and lead in epiphytic lichens from South-western France (Pyrénées-Atlantiques) to better constrain the spatial variability of their atmospheric transport and deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P. G. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bérail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pinaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau inter-MSH Information Spatiale et Archéologie (Réseau ISA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Heavy Metals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.29002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20130129002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612210v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherche des paramètres spatiaux les plus explicatifs des niveaux de polluants mesurés par bioindication en vue de leur modélisation. Cas du Mercure (Hg) et des métaux (Pb, Cu, Cd) mesurés dans les lichens (Pyrénées-Atlantiques, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau inter-MSH Information Spatiale et Archéologie (Réseau ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Aquitaine, Feb 2013, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contaminations et pollutions atmosphériques par le plomb et le mercure mesurés dans les lichens (Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotunis 5ème édition "L'utilisation des SIG et de télédétection pour le développement durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4496,763 +4578,763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décideurs et Citoyens dans un contexte urbain de Signaux Faibles (Décisif). Rapport final. Ademe, APR TEES : Transition écologique économique et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Cousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ademe. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transcription automatique : un rêve enfin accessible ? Analyse et comparaison d’outils pour les SHS. Nouvelle méthodologie et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tancoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Corbellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MATE-SHS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02917916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête (dé)confinement et COVID-19 - Synthèse des premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Pau et des Pays de l'Adour (UPPA). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations de la frontière et de l'espace frontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen El Boj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Pau et des Pays de l'Adour; Universidad de Zaragoza. 2020, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02512951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liga en Sud-Aquitaine. Causes et conséquences du développement de &amp;quot;neige marine&amp;quot; sur la côte Basque et le sud des Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Susperregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fédération MIRA - Milieux et Ressources Aquatiques. 2018, 82 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massif montagneux – Les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bargerie,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Nouvelle-Aquitaine. 2018, pp 363-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet socio-économique du programme Liga - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,529 +5346,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Liga / Permala, Structure Fédérative de Recherche MIRA, Milieux et Ressources Aquatiques, UPPA. 2016, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie des sports de nature en Aquitaine : état des lieux, analyse et propositions de stratégies de développement à l’horizon 2020</w:t>
+                <w:t xml:space="preserve">Le tourisme social dans le département des Pyrénées Atlantiques : diagnostic et préconisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CDT 64. 2012, 160 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Theiller</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01680518v1</w:t>
+                <w:t xml:space="preserve">hal-01680515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme social dans le département des Pyrénées Atlantiques : diagnostic et préconisations</w:t>
+                <w:t xml:space="preserve">La géographie des sports de nature en Aquitaine : état des lieux, analyse et propositions de stratégies de développement à l’horizon 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional d'Aquitaine. 2012, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Farran</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01680515v1</w:t>
+                <w:t xml:space="preserve">hal-01680518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire incomplet d’analyse de données en SHS des ingénieurs de SO-MATé – regards disciplinaires et outils statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration dans la recherche en sciences sociales : mise en perspective, revue des pratiques, nouveaux défis. Enjeux scientifiques et prolongements de l'école thématique EXPLO-SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristofoli Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5796,176 +5878,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies, gouvernance, priorisations et mise en action de la transition écologique dans 15 universités et écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perriard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lachet-Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courreges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreinte environnementale et soutenabilité des activités de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans d’eau dans la presse quotidienne régionale (PQR) : quelles thématiques et quels enjeux structurent les discours médiatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6020,353 +6102,353 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée scientifique junior du R3 Naïades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO-MATE, un nouveau réseau métier mais aussi… un groupe local de MATE-Shs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inauguration du département de recherche CHANGES - Sciences sociales des changements contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître l'adaptation aux changements climatiques chez les acteurs institutionnels locaux : mise en place d'une méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Portée de l'Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Pau - Bayonne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation spatiale : une dimension supplémentaire à l’exploitation des mesures de concentrations en contaminants métalliques dans les lichens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. G. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles biologiques, modèles mathématiques : avancées et perspectives en Toxicologie et Ecotoxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6376,114 +6458,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des risques environnementaux liés aux transports routiers en montagne. Incidences des emissions d'oxydes d'azote en vallées d'Aspe et de Biriatou (Pyrénées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Pau et des Pays de l'Adour, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6551,51 +6633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA186C10"/>
+    <w:nsid w:val="A06A6889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6699,51 +6781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D2F248D2"/>
+    <w:nsid w:val="DB976818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6933,51 +7015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-deletraz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8098-143X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07100095X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-pau.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03730474v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03018945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sola-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2020.582001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3990-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01558581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05374964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schirmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03699557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Volle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barthou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lujan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Sierra Jim&#233;nez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sampere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Lacoustete" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bersinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kildine Leichnig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moulini&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130129002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvestroni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cassagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917916v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen El Boj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Susperregui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Farran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04854137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perriard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lachet-Touya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Heurtier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-deletraz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8098-143X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07100095X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-pau.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03730474v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03018945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sola-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2020.582001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3990-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01558581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05374964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schirmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05599041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03699557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Volle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barthou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lujan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Sierra Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sampere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Lacoustete" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kildine Leichnig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bersinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502907v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moulini&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvestroni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130129002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cassagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917916v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen El Boj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Susperregui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Farran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Berthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theiller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04854137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perriard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lachet-Touya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Heurtier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>