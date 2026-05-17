--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -1709,545 +1709,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et Science-Fiction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus global d'édition en mode texte et panel d'outils associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement Climatique les Jeunes s'Engagent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecocène, Région Nouvelle-Aquitaine, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">De la documentation des pratiques au web semantique, Journées annuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SO-MATE, groupe local MATE-SHS, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689814v1</w:t>
+                <w:t xml:space="preserve">hal-03689868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer notre futur climatique à travers la science-fiction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionnements réflexifs autour du programme Transicovid : de la mise en œuvre au partage des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rebotier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unight – Nuit Européenne des Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAPS UPPA, Nov 2022, Arudy, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la MSHST : Données quantitatives en SHS - Journée sur les impacts de la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infrastructure de recherche Progedo (PUD-Toulouse), Réseau national des Maisons des Sciences de l’Homme (RnMSH), Coordination nationale Crises sanitaires et environnementales HS3PE-Crises (Inserm, CNRS), Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05599041v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Investigation of NGO Strategies relative to Informative Campaigns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conférence spéculative : Géostorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6031 TREE CNRS/UPPA, Jun 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Il faut sauver le vaisseau Terre, Les Mondes Anticipés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Comptoir Propectiviste, FuturHebdo, Feb 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699557v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus global d'édition en mode texte et panel d'outils associés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique et Science-Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la documentation des pratiques au web semantique, Journées annuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SO-MATE, groupe local MATE-SHS, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Changement Climatique les Jeunes s'Engagent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecocène, Région Nouvelle-Aquitaine, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689868v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements réflexifs autour du programme Transicovid : de la mise en œuvre au partage des données</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer notre futur climatique à travers la science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Lujan</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la MSHST : Données quantitatives en SHS - Journée sur les impacts de la crise sanitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infrastructure de recherche Progedo (PUD-Toulouse), Réseau national des Maisons des Sciences de l’Homme (RnMSH), Coordination nationale Crises sanitaires et environnementales HS3PE-Crises (Inserm, CNRS), Apr 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Unight – Nuit Européenne des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAPS UPPA, Nov 2022, Arudy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689849v1</w:t>
+                <w:t xml:space="preserve">hal-05599041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence spéculative : Géostorm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Investigation of NGO Strategies relative to Informative Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il faut sauver le vaisseau Terre, Les Mondes Anticipés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Comptoir Propectiviste, FuturHebdo, Feb 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6031 TREE CNRS/UPPA, Jun 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689835v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sous-sols dans la science-fiction : un terrain de jeu révélateur ? Usage de la science-fiction pour dépasser les limites de la prospective traditionnelle</w:t>
               </w:r>
@@ -2961,735 +2961,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels mots pour quels vignobles ? Analyses comparées des discours sur le vin via différents médias, Le vin et la gastronomie – Regards croisés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'échelle du bassin versant comme outil d’échantillonnage et d'analyse dans le cadre d'un observatoire du changement climatique dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto de Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680501v1</w:t>
+                <w:t xml:space="preserve">hal-01680505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique : que nous apprend la science-fiction sur notre avenir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels mots pour quels vignobles ? Analyses comparées des discours sur le vin via différents médias, Le vin et la gastronomie – Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Simonet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Semaine du Développement Durable – Transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque international UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612173v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échelle du bassin versant comme outil d’échantillonnage et d'analyse dans le cadre d'un observatoire du changement climatique dans les Pyrénées</w:t>
+                <w:t xml:space="preserve">Changement climatique : que nous apprend la science-fiction sur notre avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alberto de Diego</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone ESRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Semaine du Développement Durable – Transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680505v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur une analyse qualitative « traditionnelle » enrichie par un traitement semi-automatique</w:t>
+                <w:t xml:space="preserve">Les enjeux sociaux et territoriaux des projets d’environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kildine Leichnig</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études - De la constitution d’un corpus aux analyses statistiques, comment produire des analyses quantitatives à partir de matériaux ethnographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Fédération de Recherche MIRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche MIRA, Milieux et Ressources Aquatiques, Dec 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612193v1</w:t>
+                <w:t xml:space="preserve">hal-01502907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des durées de transit des eaux usées dans le bassin de collecte d’un réseau d’assainissement unitaire. Une contribution aux diagnostics à l’amont des déversoirs d’orage et des stations d’épuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d’expérience sur une analyse qualitative « traditionnelle » enrichie par un traitement semi-automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kildine Leichnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bersinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone SIG 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRI, Oct 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées d’études - De la constitution d’un corpus aux analyses statistiques, comment produire des analyses quantitatives à partir de matériaux ethnographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408744v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation et extraction de corpus sous Sphinx Quali</w:t>
+                <w:t xml:space="preserve">Modélisation des durées de transit des eaux usées dans le bassin de collecte d’un réseau d’assainissement unitaire. Une contribution aux diagnostics à l’amont des déversoirs d’orage et des stations d’épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bersinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANF Collecter et produire des données pour la recherche, MATE-SHS (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone SIG 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612186v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The difficult construction of a trust relationship between professional, scientific fishermen and managers in relation to an unknown phenomenon. The example of liga on the Basque coast.</w:t>
+                <w:t xml:space="preserve">Annotation et extraction de corpus sous Sphinx Quali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2016 "The changing littoral. Anticipation and adaptation to climate change", 13th Conference of the Coastal &amp; Marine Union (EUCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCC-France / Centre de la Mer de Biarritz, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">ANF Collecter et produire des données pour la recherche, MATE-SHS (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408784v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux sociaux et territoriaux des projets d’environnements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The difficult construction of a trust relationship between professional, scientific fishermen and managers in relation to an unknown phenomenon. The example of liga on the Basque coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+                <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+                <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Fédération de Recherche MIRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche MIRA, Milieux et Ressources Aquatiques, Dec 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">Littoral 2016 "The changing littoral. Anticipation and adaptation to climate change", 13th Conference of the Coastal &amp; Marine Union (EUCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCC-France / Centre de la Mer de Biarritz, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502907v1</w:t>
+                <w:t xml:space="preserve">hal-01408784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des mesures de préservation des sites naturels exceptionnels</w:t>
               </w:r>
@@ -3964,51 +3964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre usagers, institutionnels et scientifiques. Le cas de la problématique environnementale &amp;quot;Liga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Fédération de Recherche MIRA, Milieux et Ressources Aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4046,77 +4046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication de la pollution métallique et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. G. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone ESRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4135,299 +4135,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour critique sur les pratiques et l'analyse de l'adaptation à partir de terrains aquitains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Salvestroni</w:t>
+                <w:t xml:space="preserve">Investigating the isotopic composition of mercury and lead in epiphytic lichens from South-western France (Pyrénées-Atlantiques) to better constrain the spatial variability of their atmospheric transport and deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P. G. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bérail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pinaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Heavy Metals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.29002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20130129002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00839592v1</w:t>
+                <w:t xml:space="preserve">hal-01590283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the isotopic composition of mercury and lead in epiphytic lichens from South-western France (Pyrénées-Atlantiques) to better constrain the spatial variability of their atmospheric transport and deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien P. G. Barre</w:t>
+                <w:t xml:space="preserve">Retour critique sur les pratiques et l'analyse de l'adaptation à partir de terrains aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salvestroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Heavy Metals in the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590283v1</w:t>
+                <w:t xml:space="preserve">halshs-00839592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des paramètres spatiaux les plus explicatifs des niveaux de polluants mesurés par bioindication en vue de leur modélisation. Cas du Mercure (Hg) et des métaux (Pb, Cu, Cd) mesurés dans les lichens (Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau inter-MSH Information Spatiale et Archéologie (Réseau ISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Aquitaine, Feb 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4452,90 +4452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminations et pollutions atmosphériques par le plomb et le mercure mesurés dans les lichens (Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotunis 5ème édition "L'utilisation des SIG et de télédétection pour le développement durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4605,51 +4605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décideurs et Citoyens dans un contexte urbain de Signaux Faibles (Décisif). Rapport final. Ademe, APR TEES : Transition écologique économique et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4836,64 +4836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête (dé)confinement et COVID-19 - Synthèse des premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5277,64 +5277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet socio-économique du programme Liga - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,64 +6354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. G. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles biologiques, modèles mathématiques : avancées et perspectives en Toxicologie et Ecotoxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
@@ -6633,51 +6633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A06A6889"/>
+    <w:nsid w:val="2BD12ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6781,51 +6781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DB976818"/>
+    <w:nsid w:val="D4AB556B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7015,51 +7015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-deletraz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8098-143X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07100095X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-pau.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03730474v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03018945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sola-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2020.582001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3990-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01558581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05374964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schirmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05599041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03699557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Volle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barthou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lujan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Sierra Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sampere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Lacoustete" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kildine Leichnig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bersinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502907v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moulini&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvestroni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130129002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cassagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917916v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen El Boj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Susperregui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Farran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Berthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theiller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04854137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perriard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lachet-Touya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Heurtier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-deletraz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8098-143X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07100095X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-pau.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03730474v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03018945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sola-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2020.582001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3990-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01558581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05374964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schirmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barthou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lujan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05599041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03699557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Volle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Sierra Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sampere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Lacoustete" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kildine Leichnig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bersinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moulini&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130129002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvestroni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cassagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917916v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen El Boj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Susperregui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Farran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Berthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theiller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04854137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perriard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lachet-Touya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Heurtier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>