--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1208,304 +1208,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03159274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce échoué au tournant des XVIIIe et XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (428), pp.225-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.428.0225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ports et les mouillages des périodes moderne et contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 156, pp.[en ligne]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.6781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce échoué au tournant des XVIII e et XIX e s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.6781⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,90 +1794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave de Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce de la fin du XVIIIe siècle-début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Archéologie Subaquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXIV, pp.127-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1971,51 +1971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baie de Girolata et la Méditerranée : les dernières recherches archéologiques sous-marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,90 +2079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave de Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce de la fin du XVIIIe - début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXIV, p. 127-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2200,51 +2200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave de la Jeanne-Élisabeth, 1755 (Villeneuve-lès-Maguelone, Hérault). 2008-2016, bilan de huit campagnes de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,731 +2397,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale de l'abbaye de Lagrasse (Aude), Xe-XIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pousthomis-Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2016.2118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ensemble portuaire savoyard en mer Méditerranée au XVIe siècle : Villefranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hommage à Henri Geist, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Var, au large de Bormes-les-Mimosas : Expertise au pied du fort de Brégançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2012, pp.94-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01477979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La céramique médiévale de l'abbaye de Lagrasse (Aude), Xe-XIIIe siècles</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancrage de l’île de Daume : Une escale en baie de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sadania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpes-Maritimes, au large de Villefranche-sur-Mer : prospection de la rade de Villefranche-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2012, pp.102-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Atlantique et Méditerranée : la circulation des faïences portugaises au XVIIe siècle en France méridionale à partir du site subaquatique de Villefranche-sur-Mer (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 34 (1), pp.51-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.2016.2118⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 32-2014, pp.199-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2014.2081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un ensemble portuaire savoyard en mer Méditerranée au XVIe siècle : Villefranche</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique catalane du XVIe et XVIIe siècle en Provence orientale. Relecture et nouveaux apports des contextes maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Hommage à Henri Geist, 22</w:t>
+              <w:t xml:space="preserve">Quaderns d'arqueologia i historia de la ciutat de Barcelona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.165-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...331 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges maritimes et culture matérielle : une approche par l’analyse des mouillages et des céramiques, XVe‐XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les nouveaux enjeux de l’archéologie sous-­marine, 21, pp.207-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01313764v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01313733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges maritimes et culture matérielle : une approche par l’analyse des mouillages et des céramiques, XVe ‐ XVIIIe siècles</w:t>
               </w:r>
@@ -3500,286 +3500,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une archéologie de la mobilité. Interconnexion des pratiques nautiques et des ressources marines dans la construction d’un paysage culturel maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'archéologie nautique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05319370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legacy and modernity: Archaeology of Maritime Landscape of an Atlantic shoreline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Congress on Underwater Archaeology IKUWA 8: Telling the Exciting Tales of Our Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ostende, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05319418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Navigabilités et interfaces portuaires en contexte maritime à l’époque moderne : des traditions d’usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'archéologie portuaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrap; Aix-Marseille Université; Nantes Université, Mar 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05319383v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">halshs-05319370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ciel et mer : première synthèse des pêcheries du littoral des Pays de la Loire</w:t>
               </w:r>
@@ -3966,191 +3966,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’astrolabe nautique : contexte d’émergence et d’utilisation d’un instrument astronomique devenu symbole socio-culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Castro de Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Loewen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Française d’Histoire Maritime : Les contextes socio-historiques des innovations dans la marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salty Crew: salt in food of sailors in the 17th and 18th centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of Society for Historical Archaeology (SHA): Revisiting Global Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311682v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-05311686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du Paysage Culturel Maritime. Construction et application d’une approche théorique</w:t>
               </w:r>
@@ -4570,50 +4570,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03697739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche croisée d'un paysage culturel maritime : l'exemple de la Baie de Bourgneuf (Pays de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HOMER 2021 - Archéologie des peuplements littoraux et des intéractions Homme/Milieu en atlantique nord équateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6566 CReAAH CNRS, 2021, Château d'Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03408644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Old “Baye de Bretagne” : a Maritime Cultural Landscape of Atlantic French coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4622,139 +4704,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA) : Widening Horizons, session The Archaeology of coastal communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel, Germany. pp.663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345272v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03408644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multiscalaire d’un espace maritime : la Baie de Bourgneuf étudiée par le prisme archéologique et sédimentologique</w:t>
               </w:r>
@@ -4816,50 +4816,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le port de Villefranche et le commerce maritime méditerranéen, XVIe-XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villefranche et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASPMV (Association pour la sauvegarde du patrimoine maritime de Villefranche-sur-Mer), Oct 2017, Villefranche-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La céramique de l’épave Jeanne-Elisabeth (1755). Miroir d’une culture matérielle d’un équipage d’Europe du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4868,156 +4937,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du réseau d’Information sur la CERamique Médiévale et Moderne (ICERAMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisées par : Laboratoire Archéologie et Territoires (UMR CITERES-LAT); EVEHA (Etudes et Valorisation Archéologique), Nov 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baie de Girolata et la Méditerranée : les dernières recherches archéologiques sous-marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,112 +5075,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Land and Sea : archaeological studies on circulation and consumption of ceramics of drink and storage on the French littoral, XIIIth-XVth centuries</w:t>
+                <w:t xml:space="preserve">L’épave d’Isle-aux-Mort une épave basque du XVIIe s. ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36e Congrès annuel de l’AAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Archéologues du Québec, Apr 2017, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Land and Sea: archaeological studies on circulation and consumption of ceramics of drink and storage on the French littoral, XIIIth-XVth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of Medieval Pottery Research Group and Centre for Historical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Leicester, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Leicester (R.-U.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sillage malouins, matérialisation d’un commerce triangulaire entre la Méditerranée occidentale et l’Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5192,195 +5261,126 @@
               <w:t xml:space="preserve">36e Congrès annuel de l’Association des Archéologues du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.4592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Land and Sea: archaeological studies on circulation and consumption of ceramics of drink and storage on the French littoral, XIIIth-XVth centuries</w:t>
+                <w:t xml:space="preserve">Between Land and Sea : archaeological studies on circulation and consumption of ceramics of drink and storage on the French littoral, XIIIth-XVth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of Medieval Pottery Research Group and Centre for Historical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Leicester (R.-U.), United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05311658v1</w:t>
+                <w:t xml:space="preserve">halshs-01540685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’alimenter en mer : destination fonctionnelle et évolution typologique des contenants embarqués</w:t>
               </w:r>
@@ -5429,234 +5429,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La conservation des vestiges archéologiques en milieu maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférences environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau Euro-Méditerranéen, 2014, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harbour dumpsite and post-medieval maritime material culture in north Mediterranean french coast from a ceramic assemblage analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Annual Meeting of European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Life on board at northwestern Mediterranean. An approach by the analysis of ceramic artifact at the modern time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Congress on Underwater Archaeology IKUWA V : Heritage for Humanity, Museo Nacional de Arqueología ARQVA, Cartagena, October 15th-18th, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Carthagène, Spain. pp.815-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427532v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01540755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie sous-marine dans les Alpes-Maritimes</w:t>
               </w:r>
@@ -6474,299 +6474,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt, Cod and Sugar: Trade, Mobility, Circular Navigation, and Foodways in the Atlantic World</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche archéologique et géographique du paysage maritime : l'exemple de la baie de Bourgneuf (côte atlantique, Pays de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Dupont; Marie-Yvane Daire; Anna Baudry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.183-194, 2025, 9789464263411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salty Crews: Salt and Its Materiality in Sailors Food, 17th and 18th Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Connectivity and Complementarity Reflected Through Salt, Cod, and Sugar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.89-105, 2025, Contributions To Global Historical Archaeology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0_1⟩</w:t>
-[...47 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05165604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salt, Cod and Sugar: Trade, Mobility, Circular Navigation, and Foodways in the Atlantic World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Losier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...100 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dieulefet, G., Losier, C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Connectivity and Complementarity Reflected Through Salt, Cod, and Sugar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.89-105, 2025, Contributions To Global Historical Archaeology, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165604v1</w:t>
+                <w:t xml:space="preserve">hal-05453574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity and Complementarity in the Atlantic World: Toward a Global Oceanic Perspective</w:t>
               </w:r>
@@ -7011,51 +7011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epave de Waldam 3: objets témoignant de la vie à bord / plomb de sonde et octant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7123,64 +7123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8003,51 +8003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaonac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes; UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture; UMR 6554 LETG; Ministère de la culture et de la communication. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8073,2816 +8073,2816 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération de carte archéologique : Archipel de Saint-Pierre et Miquelon 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Nectoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sadania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drassm. 2019, 242 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérault, Frontignan, les Aresquiers, épave Aresquiers 12, identifiée comme la Justine naufragée le 15 février 1867. Brick transportant du soufre à destination du port de Sète. Rapport d’opération programmée 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Naégélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de fouille de bien culturel maritime, DRASSM; LA3M UMR 7298-AMU-CNRS. 2018, 83 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epave Aresquiers 12, identifiée comme la Justine naufragée le 15 février 1867. Brick-goëlette transportant du soufre à destination du port de Sète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM; LA3M UMR 7298-AMU-CNRS; SRASSMF. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinique, Saint-Pierre. Ancien Jardin des Plantes, Dom Martinique Saint-Pierre, rapport final d'opération de diagnostic archéologique INRAP GSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deyrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; Aix Marseille Université (AMU). 2016, pp.83-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’opération de sondage Waldam 3, Marck (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sauvage</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Nicolas Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drassm. 2016, 102 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude spécialisée: la céramique grise médiévale et les importations nord-méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Drassm. 2019, 242 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2016, pp.209-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Hérault, Frontignan, les Aresquiers, épave Aresquiers 12, identifiée comme la Justine naufragée le 15 février 1867. Brick transportant du soufre à destination du port de Sète. Rapport d’opération programmée 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude). L’abbaye, le bourg, le terroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ceccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA Languedoc-Roussillon (Montpellier); CRMH Languedoc-Roussillon. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie de la Jeanne-Elisabeth : premier bilan céramologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2014, pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les ensembles de consommation potière du chantier B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Filippo Mangiaracina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), MIRZAAKHMEDOV (D.) (dir.). – Mission archéologique dans l’Oasis de Boukhara. Rapport préliminaire, Campagne 2014, Musée du Louvre; LA3M. 2014, pp.97-100, 3 fig</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique de la campagne 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Serra L. (dir.), Rapport d'opération 2012 Saint-Pierre, Martinique, épave aux Dobann, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zone de dépotoir portuaire de la Rade de Saint-Pierre (Martinique) ; secteur nord, face au ponton, appelé Doban (1780-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Naégélé</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport de fouille de bien culturel maritime, DRASSM; LA3M UMR 7298-AMU-CNRS. 2018, 83 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport d'opération sous-marine, campagne 2012, SRA Martinique; DRASSM; LA3M UMR 7298-AMU-CNRS. 2013, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00934109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude exploratoire : la céramique moderne, In Djaoui D., El'Amouri M., Greck S., Marlier S., L'épave Arles-Rhône 3, rapport d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Musée départementale Arles Antique; Arkaeos, Aix-en-Provence. 2012, pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de bien culturel maritime : le fort de Brégançon (83). Rapport d'expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM; LA3M UMR 7298-AMU-CNRS. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique après inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. Rapport d'opération 2011 Saint-Pierre, épave Dobann, LA3M UMR 7298-AMU-CNRS. 2012, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description des vestiges archéologique : Synthèse de l'ensemble du mobilier archéologique ; Synthèse générale des résultats selon l'analyse des mobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. - Rapport d'opération 2011 Saint-Pierre, épave Dobann, Rapport d'opération, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2012, pp.40-48, 58-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise 2011 des épaves Girolata 2 et 3. Baie de Girolata (Osani, Corse 2A). Rapport final d'opération, Ministère de Culture, DRASSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépotoir de l'Habitation Galion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles. Rapport d’activité Service Régional de l'Archéologie en Martinique, Service des Patrimoines de la Guadeloupe, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.88-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Civetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Damotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM; LA3M UMR 7298-AMU-CNRS; SRASSMF. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2011, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique médiéval et moderne : la colline du château de Nice, Rapport triennal 2009-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Drassm. 2016, 102 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de la ville de Nice. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baie de Saint-Pierre, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS; Aix Marseille Université (AMU). 2016, pp.83-85</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298-AMU-CNRS. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique médiéval et moderne : les fortifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de la ville de Nice. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions locales et importées, XVIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (A.) (dir.). - PCRI « Poteries des îles françaises de l'Amérique ». Rapport d'activité 2011. Mission Guadeloupe. 2011, LAMM. 2011, pp.92-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inventaire des collections DRASSM au SRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles, rapport d’activité, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.107-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Cibecchini (dir.), L'expertise 2011 des épaves Girolata 2 et 3. Baie de Girolata Osanie, Corse 2A). Rapport final d'opération, DRASSM. 2011, pp.16-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan général et les coupes transversales dans la cathédrale, In Bouiron M. (dir)., Bilan scientifique du PCR de la colline du château de Nice, SRA PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2016, pp.209-219</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologie de la ville de Nice. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA Languedoc-Roussillon (Montpellier); CRMH Languedoc-Roussillon. 2016</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale et moderne. les fortifications, la nécropole et l’église Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Bouiron M. (coord.)., Bilan du PCR La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours, rapport final d’opération 2010, Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection archéologique sous-marine et étude diachronique. La rade de Villefranche-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), MIRZAAKHMEDOV (D.) (dir.). – Mission archéologique dans l’Oasis de Boukhara. Rapport préliminaire, Campagne 2014, Musée du Louvre; LA3M. 2014, pp.97-100, 3 fig</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298-AMU-CNRS. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saisie de la Jeanne-Elisabeth : premier bilan céramologique</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique médiéval et moderne : inventaire général, in Bouiron M. (dir.), Projet Collectif de recherches. La colline du château à Nice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2014, pp.7-21</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologique de la ville de Nice. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse du mobilier céramique de la campagne 2012</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique moderne de l'US 1072</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] In : Serra L. (dir.), Rapport d'opération 2012 Saint-Pierre, Martinique, épave aux Dobann, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de la ville de Nice. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yves Billaud</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne de nettoyage de l'ancienne cathédrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...1646 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Argueyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] In Bouiron M. (dir.), Bilan scientifique du PCR de la colline du château de Nice, vol. II, SRA PACA, Aix-en-Provence; Ville de Nice. 2008, pp.416-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11340,51 +11340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/gaelle-dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/profiles/dieulefet-gaelle/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00822884.2025.2500255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136mb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2191526" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2233821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Castro de Vieira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089838ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202104501007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6781" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2019.8982" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4592" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Teixeira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2014.2081" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CLCC8627" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Losier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Berti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blake" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Linde Jaspers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/gli-orci-di-montelupo/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02419613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leveziel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471173v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Desjardins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tailliez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venturini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Berthom&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158117v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Planchot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Na&#233;g&#233;l&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deyrens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539773v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456314v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107726v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00934109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Reboul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977612v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977614v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977611v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977604v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aime" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argueyrolles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977602v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312371v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/gaelle-dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/profiles/dieulefet-gaelle/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00822884.2025.2500255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136mb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2191526" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2233821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Castro de Vieira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089838ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202104501007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2019.8982" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4592" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Teixeira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2014.2081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CLCC8627" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540685v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Losier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Berti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blake" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Linde Jaspers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/gli-orci-di-montelupo/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02419613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leveziel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471173v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Desjardins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tailliez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venturini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Berthom&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158117v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Planchot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Na&#233;g&#233;l&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deyrens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539773v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456322v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456314v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107726v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00934109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Reboul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977615v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977651v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977612v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977614v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977611v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977604v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aime" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argueyrolles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977602v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312371v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>