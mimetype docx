--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -144,51 +144,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -312,3095 +312,3173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Navigating the Past: Maritime Archaeology and the Historical Turn in Modern Era Seafaring Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Maritime Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11457-026-09516-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05596740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Following the Fish, Mapping the Way: Cod Routes, Fisher-Pilots and Early Maps of the Grand Banks, 16th–19th Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Loewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrae Incognitae. The journal of the Society for the history of discoveries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00822884.2025.2500255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du navire à l’entrepôt : récupération et stockage d’éléments ferreux d’après des exemples de l’Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « fruit du marin » : usages et représentations de la noix de coco dans les sociétés maritimes de l’époque moderne (xviie-xixe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 131-4, pp.37-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/136mb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/136mb⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04926969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 18th-Century Ship to North America? A Case Study of the Baleineaux 3 Shipwreck (Island of Ré, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10572414.2023.2191526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10572414.2023.2191526⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04078349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de mer, océan de papiers. Naufrage, risque et fait maritime à la Guadeloupe (fin XVII e mi-XIX e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10572414.2023.2233821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04169744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’astrolabe nautique de Montréal de 1631 et son contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Loewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Castro de Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ArchéoLOGIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35, pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1089838ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1089838ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03646707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions paysagères et occupations humaines passées du Marais poitevin occidental durant la fin de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (4), pp.263-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.16139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamen’s marks on pots: Personal use and appropriation on the post-medieval French coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologia Maritima Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, pp.155-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19272/202104501007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03646703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transporter, conserver en mer au XVIIIe siècle, de la diversité vers la standardisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berthaut-Clarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines du sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Un jalon pour le patrimoine maritime en Occitanie : la Jeanne Élisabeth, 1754-1755, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pds.6284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03159274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce échoué au tournant des XVIIIe et XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (428), pp.225-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.428.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02375537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports et les mouillages des périodes moderne et contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 156, pp.[en ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.6781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce échoué au tournant des XVIII e et XIX e s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499169v1</w:t>
-[...73 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2018/5 (428), p. 225-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique de Ligurie dite « à taches noires » et le Toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Céramiques du Midi toulousain à la Nouvelle-France, XVIIe-XIXe siècle, 305-306 (131), pp.91-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2019.8982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/anami.2019.8982⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02549025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la route des pêcheurs malouins : témoins céramiques des échanges entre la Méditerranée et l’Atlantique aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Loewen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126, pp.49-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.4592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02401585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Isle aux Morts Shipwreck: A Contribution to Seventeenth-Century Material Culture in Newfoundland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newfoundland and Labrador Studies (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave de Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce de la fin du XVIIIe siècle-début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Archéologie Subaquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXIV, pp.127-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02973871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Isle aux Morts Shipwreck: A Contribution to Seventeenth-Century Material Culture in Newfoundland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newfoundland and Labrador Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01871662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baie de Girolata et la Méditerranée : les dernières recherches archéologiques sous-marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 760/761, pp.7-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave de Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce de la fin du XVIIIe - début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXIV, p. 127-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave de la Jeanne-Élisabeth, 1755 (Villeneuve-lès-Maguelone, Hérault). 2008-2016, bilan de huit campagnes de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthaut-Clarac Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Archaeonautica: L’archéologie maritime et navale de la préhistoire à l’époque contemporaine, 19, pp.41-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archaeonautica.457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave d’Isle-aux-Morts : un navire basque de Saint-Jean-de-Luz du XVIIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Loewen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ArchéoLOGIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30, pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Var, au large de Bormes-les-Mimosas : Expertise au pied du fort de Brégançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2012, pp.94-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale de l'abbaye de Lagrasse (Aude), Xe-XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pousthomis-Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (1), pp.51-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2016.2118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/amime.2016.2118⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01542990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble portuaire savoyard en mer Méditerranée au XVIe siècle : Villefranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hommage à Henri Geist, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancrage de l’île de Daume : Une escale en baie de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sadania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpes-Maritimes, au large de Villefranche-sur-Mer : prospection de la rade de Villefranche-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2012, pp.94-96</w:t>
+              <w:t xml:space="preserve">, 2016, 2012, pp.102-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’ancrage de l’île de Daume : Une escale en baie de Marseille</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Atlantique et Méditerranée : la circulation des faïences portugaises au XVIIe siècle en France méridionale à partir du site subaquatique de Villefranche-sur-Mer (Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32-2014, pp.199-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.2014.2081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échanges maritimes et culture matérielle : une approche par l’analyse des mouillages et des céramiques, XVe‐XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les nouveaux enjeux de l’archéologie sous-­marine, 21, pp.207-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique catalane du XVIe et XVIIe siècle en Provence orientale. Relecture et nouveaux apports des contextes maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderns d'arqueologia i historia de la ciutat de Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.165-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01313733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Échanges maritimes et culture matérielle : une approche par l’analyse des mouillages et des céramiques, XVe‐XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échanges maritimes et culture matérielle : une approche par l’analyse des mouillages et des céramiques, XVe ‐ XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les nouveaux enjeux de l’archéologie sous-­marine, 21, pp.207-229</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 21, pp.207-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/CLCC8627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Guadeloupe, de Saint-Barthélemy et de Saint-Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, bilan 2011-2012-2013, pp.59-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de mouillage de Girolata (Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, spécial : archéologie sous-marine moderne en Méditerranée, Rieth E., dir., pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3410,2316 +3488,2316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legacy and modernity: Archaeology of Maritime Landscape of an Atlantic shoreline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Congress on Underwater Archaeology IKUWA 8: Telling the Exciting Tales of Our Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ostende, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05319418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navigabilités et interfaces portuaires en contexte maritime à l’époque moderne : des traditions d’usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'archéologie portuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrap; Aix-Marseille Université; Nantes Université, Mar 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05319383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une archéologie de la mobilité. Interconnexion des pratiques nautiques et des ressources marines dans la construction d’un paysage culturel maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'archéologie nautique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05319370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Below the Surface, Beyond the Past : Archéologie maritime et technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nantes Digital Week « Culture et Patrimoine numérique à Nantes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université, laboratoire LS2N, Sep 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ciel et mer : première synthèse des pêcheries du littoral des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l’archéologie en Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Guérande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the invisible visible: archaeology and geophysics in maritime contexts. The Bourgneuf Bay experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT 2024 Meeting the challenges of maritime and coastal socio-ecosystems together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre héritage et modernité : usages et occupations d’un rivage atlantique. L’exemple de la Baie de Bourgneuf (XIVe-XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Rivages médiévaux. Société et aménagement des littoraux sur les côtes de l’Atlantique et de la Manche au Moyen Âge : derniers chantiers et travaux en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bretagne-Sud, laboratoire TEMOS, Nov 2024, Lorient, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salty Crew: salt in food of sailors in the 17th and 18th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International congress of Society for Historical Archaeology (SHA): Revisiting Global Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’astrolabe nautique : contexte d’émergence et d’utilisation d’un instrument astronomique devenu symbole socio-culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Castro de Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Loewen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d’Histoire Maritime : Les contextes socio-historiques des innovations dans la marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Salty Crew: salt in food of sailors in the 17th and 18th centuries</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche croisée archéologique et géographique d’un territoire maritime : L’exemple de la Baie de Bourgneuf (Pays-de-la-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of Society for Historical Archaeology (SHA): Revisiting Global Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">HOMER Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03697739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du Paysage Culturel Maritime. Construction et application d’une approche théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’épistémologie et science des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre François Viète UR 1161, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nautical Astrolabe: new data of maritime archaeology and social approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Castro de Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Loewen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IMHA International Congress of Maritime History: Old and New Uses if the Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie du Paysage Culturel Maritime. Du concept à l’application : le cas de la Baie de Bourgneuf (Atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’archéologie nautique de l’Université Paris 1 Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Archéologie du Paysage Culturel Maritime. Du concept à l’application : le cas de la Baie de Bourgneuf (Atlantique)</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche croisée d'un paysage culturel maritime : l'exemple de la Baie de Bourgneuf (Pays de la Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...249 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOMER 2021 - Archéologie des peuplements littoraux et des intéractions Homme/Milieu en atlantique nord équateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6566 CReAAH CNRS, 2021, Château d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03408644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Old “Baye de Bretagne” : a Maritime Cultural Landscape of Atlantic French coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA) : Widening Horizons, session The Archaeology of coastal communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel, Germany. pp.663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multiscalaire d’un espace maritime : la Baie de Bourgneuf étudiée par le prisme archéologique et sédimentologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de master archéologie - sciences pour l'archéologie ; Archéologie maritime, fluciale et lacustre - Les milieux palustres et lacustres : quoi de neuf ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jimmy Mouchard, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de l’épave Jeanne-Elisabeth (1755). Miroir d’une culture matérielle d’un équipage d’Europe du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études du réseau d’Information sur la CERamique Médiévale et Moderne (ICERAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisées par : Laboratoire Archéologie et Territoires (UMR CITERES-LAT); EVEHA (Etudes et Valorisation Archéologique), Nov 2019, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port de Villefranche et le commerce maritime méditerranéen, XVIe-XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villefranche et la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASPMV (Association pour la sauvegarde du patrimoine maritime de Villefranche-sur-Mer), Oct 2017, Villefranche-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02375565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La baie de Girolata et la Méditerranée : les dernières recherches archéologiques sous-marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Corse et le monde méditerranéen de la fin du Moyen Age à la fin de l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Sciences Historiques et Naturelles de la Corse, Nov 2016, Bastia, France. pp.7-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave d’Isle-aux-Mort une épave basque du XVIIe s. ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès annuel de l’AAQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Archéologues du Québec, Apr 2017, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Land and Sea: archaeological studies on circulation and consumption of ceramics of drink and storage on the French littoral, XIIIth-XVth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of Medieval Pottery Research Group and Centre for Historical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Leicester (R.-U.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sillage malouins, matérialisation d’un commerce triangulaire entre la Méditerranée occidentale et l’Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès annuel de l’Association des Archéologues du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.4592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Land and Sea : archaeological studies on circulation and consumption of ceramics of drink and storage on the French littoral, XIIIth-XVth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of Medieval Pottery Research Group and Centre for Historical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’alimenter en mer : destination fonctionnelle et évolution typologique des contenants embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jarres et grands contenants entre Moyen Âge et Époque Moderne. Actes du 1er congrès international thématique de l’AIECM3, Montpellier-Lattes, 19-21 novembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité français de l'AIECM3, Nov 2014, Montpellier-Lattes, France. pp.199-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation des vestiges archéologiques en milieu maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférences environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau Euro-Méditerranéen, 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harbour dumpsite and post-medieval maritime material culture in north Mediterranean french coast from a ceramic assemblage analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Meeting of European Association of Archaeologists (EAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life on board at northwestern Mediterranean. An approach by the analysis of ceramic artifact at the modern time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Congress on Underwater Archaeology IKUWA V : Heritage for Humanity, Museo Nacional de Arqueología ARQVA, Cartagena, October 15th-18th, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Carthagène, Spain. pp.815-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie sous-marine dans les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de la Darse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Maritime de Villefranche-sur-Mer, 2011, Villefranche-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5729,223 +5807,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal pollution induced by war shipwrecks : The case of the HMS Magic shipwreck in the Seine Bay, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Orban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Océan et Mers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rade de Villefranche-sur-Mer (Alpes-Maritimes). Une escale privilégiée sur la route commerciale entre l’Espagne et l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X International Congress of AIECM2 on Medieval Pottery in Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Silves-Mértola, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5955,508 +6033,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Archaeology of Connectivity and Complementarity Reflected Through Salt, Cod, and Sugar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Losier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 2025, Contributions To Global Historical Archaeology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05157101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli orci di Montelupo e le terrecotte vascolari nell’area fiorentina: la produzione grezza e smaltata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Linde Jaspers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gruppo archeologico di Montelupo. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All'Insegna del Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studi e ricerche (2), 2024, Gruppo archeologico di Montelupo, 9788892853003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Blake</w:t>
+                <w:t xml:space="preserve">hal-04870062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Justine et l'Olympia, 1867, un cold case sous la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Papillon rouge éditeur. 2022, 978-2-490379-48-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019 : 30 ans de recherches au LARA. Plongée dans les archives du Laboratoire de recherche Archéologie et Architectures. Catalogue de l’exposition, 14 novembre 2019 - 29 février 2020, Université de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Guyodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Studi e ricerche (2), 2024, Gruppo archeologico di Montelupo, 9788892853003</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Leveziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes, 63 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Papillon rouge éditeur. 2022, 978-2-490379-48-4</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vestiges et des hommes. Fragments d'histoires méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Gilletta, 112 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6466,883 +6544,883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche archéologique et géographique du paysage maritime : l'exemple de la baie de Bourgneuf (côte atlantique, Pays de la Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Dupont; Marie-Yvane Daire; Anna Baudry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.183-194, 2025, 9789464263411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05471173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salty Crews: Salt and Its Materiality in Sailors Food, 17th and 18th Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Connectivity and Complementarity Reflected Through Salt, Cod, and Sugar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.89-105, 2025, Contributions To Global Historical Archaeology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt, Cod and Sugar: Trade, Mobility, Circular Navigation, and Foodways in the Atlantic World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Losier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dieulefet, G., Losier, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Connectivity and Complementarity Reflected Through Salt, Cod, and Sugar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity and Complementarity in the Atlantic World: Toward a Global Oceanic Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Losier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Connectivity and Complementarity Reflected Through Salt, Cod, and Sugar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.301-309, 2025, Contributions To Global Historical Archaeology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalle rive dell’Arno a quelle dell’Oceano Atlantico : orci per l’olio d’oliva di Montelupo del XVIII secolo rinvenuti in Francia e Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppo archeologico di Montelupo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fausti B., Blake H., Dieulefet G., Jaspers N. L. (ed), Gli orci di Montelupo e le terrecotte vascolari nell’area fiorentina : la produzione grezza e smaltata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studi e ricerche (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All'Insegna del Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Gruppo archeologico di Montelupo, 9788892853003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Wake of the Saint-Malo Fishermen: Archaeology of the Seventeenth- and Eighteenth-Century Triangular Cod Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Loewen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agency and Archaeology of the French Maritime Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edited by Marijo Gauthier-Bérubé and Annaliese Dempsey, Berghahn, 2023, 978-1-80539-229-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04540253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epave de Waldam 3: objets témoignant de la vie à bord / plomb de sonde et octant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier, Michel L’Hour, Alain Charron et David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de l’Arles et de la Provence antiques / Illustria-Librairie des musées, p. 200-201, 2022, 9782354041038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rade de Villefranche-sur-Mer : des siècles d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Dieulefet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des vestiges et des hommes : fragments d'histoires méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Gilletta, pp.58-63, 2018, 978-2-35956-104-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03602082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat et l'occupation religieuse de la colline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouiron M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice, la colline du château. Histoire millénaire d'une place forte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. Mémoires Millénaires, pp.107-115, 2013, 978-2-919056-23-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7352,98 +7430,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges maritimes et culture matérielle : une approche par l’analyse des céramiques et des sites immergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 23 mars 2019. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7453,51 +7531,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des conflits contemporains en Pays de la Loire - Programme Collectif de Recherche -Rapport 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7506,3483 +7584,3483 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Varennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drac/Sra Pays de la Loire. 2024, pp.313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Briand</w:t>
+                <w:t xml:space="preserve">hal-05266350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IBCM Anse Rouge, Noirmoutier (85)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaonac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Drac/Sra Pays de la Loire. 2024, pp.313</w:t>
+              <w:t xml:space="preserve">Nantes Université; CReAAH UMR 6566. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">IBCM Anse Rouge, Noirmoutier (85)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04158128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes Université; CReAAH UMR 6566. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04158117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de nantes; UMR 6566 CReAAH - LARA. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaonac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Gruet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nantes Université; CReAAH UMR 6566. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes; UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture; UMR 6554 LETG; Ministère de la culture et de la communication. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’opération de carte archéologique : Archipel de Saint-Pierre et Miquelon 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Nectoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pablo Planchot</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sadania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drassm. 2019, 242 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérault, Frontignan, les Aresquiers, épave Aresquiers 12, identifiée comme la Justine naufragée le 15 février 1867. Brick transportant du soufre à destination du port de Sète. Rapport d’opération programmée 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Naégélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de fouille de bien culturel maritime, DRASSM; LA3M UMR 7298-AMU-CNRS. 2018, 83 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epave Aresquiers 12, identifiée comme la Justine naufragée le 15 février 1867. Brick-goëlette transportant du soufre à destination du port de Sète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nantes Université; CReAAH UMR 6566. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM; LA3M UMR 7298-AMU-CNRS; SRASSMF. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinique, Saint-Pierre. Ancien Jardin des Plantes, Dom Martinique Saint-Pierre, rapport final d'opération de diagnostic archéologique INRAP GSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deyrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dupont</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude). L’abbaye, le bourg, le terroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ceccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de nantes; UMR 6566 CReAAH - LARA. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA Languedoc-Roussillon (Montpellier); CRMH Languedoc-Roussillon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’opération de sondage Waldam 3, Marck (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drassm. 2016, 102 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; Aix Marseille Université (AMU). 2016, pp.83-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude spécialisée: la céramique grise médiévale et les importations nord-méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2016, pp.209-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les ensembles de consommation potière du chantier B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Filippo Mangiaracina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), MIRZAAKHMEDOV (D.) (dir.). – Mission archéologique dans l’Oasis de Boukhara. Rapport préliminaire, Campagne 2014, Musée du Louvre; LA3M. 2014, pp.97-100, 3 fig</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie de la Jeanne-Elisabeth : premier bilan céramologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2014, pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique de la campagne 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Serra L. (dir.), Rapport d'opération 2012 Saint-Pierre, Martinique, épave aux Dobann, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zone de dépotoir portuaire de la Rade de Saint-Pierre (Martinique) ; secteur nord, face au ponton, appelé Doban (1780-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport d'opération sous-marine, campagne 2012, SRA Martinique; DRASSM; LA3M UMR 7298-AMU-CNRS. 2013, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00934109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description des vestiges archéologique : Synthèse de l'ensemble du mobilier archéologique ; Synthèse générale des résultats selon l'analyse des mobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. - Rapport d'opération 2011 Saint-Pierre, épave Dobann, Rapport d'opération, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2012, pp.40-48, 58-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude exploratoire : la céramique moderne, In Djaoui D., El'Amouri M., Greck S., Marlier S., L'épave Arles-Rhône 3, rapport d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Musée départementale Arles Antique; Arkaeos, Aix-en-Provence. 2012, pp.89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de bien culturel maritime : le fort de Brégançon (83). Rapport d'expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM; LA3M UMR 7298-AMU-CNRS. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique après inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. Rapport d'opération 2011 Saint-Pierre, épave Dobann, LA3M UMR 7298-AMU-CNRS. 2012, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Cibecchini (dir.), L'expertise 2011 des épaves Girolata 2 et 3. Baie de Girolata Osanie, Corse 2A). Rapport final d'opération, DRASSM. 2011, pp.16-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inventaire des collections DRASSM au SRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles, rapport d’activité, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.107-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Civetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Damotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2011, pp.2 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise 2011 des épaves Girolata 2 et 3. Baie de Girolata (Osani, Corse 2A). Rapport final d'opération, Ministère de Culture, DRASSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépotoir de l'Habitation Galion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles. Rapport d’activité Service Régional de l'Archéologie en Martinique, Service des Patrimoines de la Guadeloupe, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.88-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique médiéval et moderne : la colline du château de Nice, Rapport triennal 2009-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de la ville de Nice. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique médiéval et moderne : les fortifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de la ville de Nice. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baie de Saint-Pierre, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298-AMU-CNRS. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions locales et importées, XVIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (A.) (dir.). - PCRI « Poteries des îles françaises de l'Amérique ». Rapport d'activité 2011. Mission Guadeloupe. 2011, LAMM. 2011, pp.92-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan général et les coupes transversales dans la cathédrale, In Bouiron M. (dir)., Bilan scientifique du PCR de la colline du château de Nice, SRA PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologie de la ville de Nice. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale et moderne. les fortifications, la nécropole et l’église Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Bouiron M. (coord.)., Bilan du PCR La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours, rapport final d’opération 2010, Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection archéologique sous-marine et étude diachronique. La rade de Villefranche-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298-AMU-CNRS. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique médiéval et moderne : inventaire général, in Bouiron M. (dir.), Projet Collectif de recherches. La colline du château à Nice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologique de la ville de Nice. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique moderne de l'US 1072</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de la ville de Nice. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne de nettoyage de l'ancienne cathédrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Argueyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes; UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture; UMR 6554 LETG; Ministère de la culture et de la communication. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In Bouiron M. (dir.), Bilan scientifique du PCR de la colline du château de Nice, vol. II, SRA PACA, Aix-en-Provence; Ville de Nice. 2008, pp.416-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'occupation civile du XVe s. à l'emprise militaire du XVIe s : Ville haute et moyenne et implantation des magasins militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Drassm. 2019, 242 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologie de la Ville de Nice. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...99 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...2681 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10992,100 +11070,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies détournées du commerce en Méditerranée : constantes portuaires et commerce interlope de la mer des Baléares à la mer Tyrrhénienne (XVe-XVIIIe siècles). : Nouveaux apports céramologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Aix Marseille University (AMU); LA3M - UMR7298 AMU-CNRS, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05312371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11095,105 +11173,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Méditerranée à l’Atlantique : une archéologie de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Nantes Université / UMR 6566 CReAAH - LARA, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05312395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11340,51 +11418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/gaelle-dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/profiles/dieulefet-gaelle/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00822884.2025.2500255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136mb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2191526" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2233821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Castro de Vieira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089838ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202104501007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2019.8982" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4592" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Teixeira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2014.2081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CLCC8627" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540685v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Losier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Berti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blake" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Linde Jaspers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/gli-orci-di-montelupo/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02419613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leveziel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471173v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Desjardins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tailliez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venturini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Berthom&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158117v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Planchot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Na&#233;g&#233;l&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deyrens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539773v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456322v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456314v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107726v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00934109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Reboul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977615v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977651v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977612v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977614v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977611v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977604v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aime" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argueyrolles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977602v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312371v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/gaelle-dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/profiles/dieulefet-gaelle/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11457-026-09516-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00822884.2025.2500255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Guen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136mb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gomez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2191526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2233821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Castro de Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089838ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202104501007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6781" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2019.8982" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4592" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Teixeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2014.2081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CLCC8627" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375565v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orban" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Losier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Berti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blake" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Linde Jaspers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/gli-orci-di-montelupo/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02419613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leveziel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471173v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Desjardins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tailliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venturini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Berthom&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Planchot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Na&#233;g&#233;l&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534914v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deyrens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00934109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977650v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Reboul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977615v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977616v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977614v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977611v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aime" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argueyrolles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977602v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>