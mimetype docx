--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1286,447 +1286,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03159274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ports et les mouillages des périodes moderne et contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.6781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce échoué au tournant des XVIIIe et XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (428), pp.225-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.428.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02375537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les ports et les mouillages des périodes moderne et contemporaine</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de Ligurie dite « à taches noires » et le Toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.6781⟩</w:t>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Céramiques du Midi toulousain à la Nouvelle-France, XVIIe-XIXe siècle, 305-306 (131), pp.91-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2019.8982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce échoué au tournant des XVIII e et XIX e s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2018/5 (428), p. 225-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819159v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02549025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la route des pêcheurs malouins : témoins céramiques des échanges entre la Méditerranée et l’Atlantique aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
@@ -1820,427 +1820,427 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Isle aux Morts Shipwreck: A Contribution to Seventeenth-Century Material Culture in Newfoundland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Newfoundland and Labrador Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01871662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La baie de Girolata et la Méditerranée : les dernières recherches archéologiques sous-marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 760/761, pp.7-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Isle aux Morts Shipwreck: A Contribution to Seventeenth-Century Material Culture in Newfoundland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Newfoundland and Labrador Studies (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave de Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce de la fin du XVIIIe siècle-début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Archéologie Subaquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXIV, pp.127-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02973871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épave de Waldam 3 (Marck, Pas-de-Calais) : un navire de commerce de la fin du XVIIIe - début du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXIV, p. 127-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2278,51 +2278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave de la Jeanne-Élisabeth, 1755 (Villeneuve-lès-Maguelone, Hérault). 2008-2016, bilan de huit campagnes de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,256 +2544,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01477979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un ensemble portuaire savoyard en mer Méditerranée au XVIe siècle : Villefranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hommage à Henri Geist, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale de l'abbaye de Lagrasse (Aude), Xe-XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pousthomis-Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (1), pp.51-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.2016.2118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un ensemble portuaire savoyard en mer Méditerranée au XVIe siècle : Villefranche</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancrage de l’île de Daume : Une escale en baie de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,213 +2855,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre Atlantique et Méditerranée : la circulation des faïences portugaises au XVIIe siècle en France méridionale à partir du site subaquatique de Villefranche-sur-Mer (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32-2014, pp.199-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2014.2081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alpes-Maritimes, au large de Villefranche-sur-Mer : prospection de la rade de Villefranche-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2012, pp.102-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01477553v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-01374537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges maritimes et culture matérielle : une approche par l’analyse des mouillages et des céramiques, XVe‐XVIIIe siècle</w:t>
               </w:r>
@@ -3388,51 +3388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de mouillage de Girolata (Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3496,368 +3496,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Below the Surface, Beyond the Past : Archéologie maritime et technologies numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nantes Digital Week « Culture et Patrimoine numérique à Nantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, laboratoire LS2N, Sep 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Legacy and modernity: Archaeology of Maritime Landscape of an Atlantic shoreline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Underwater Archaeology IKUWA 8: Telling the Exciting Tales of Our Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Ostende, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05319418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigabilités et interfaces portuaires en contexte maritime à l’époque moderne : des traditions d’usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'archéologie portuaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrap; Aix-Marseille Université; Nantes Université, Mar 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05319383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archéologie de la mobilité. Interconnexion des pratiques nautiques et des ressources marines dans la construction d’un paysage culturel maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'archéologie nautique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05319370v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05311706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ciel et mer : première synthèse des pêcheries du littoral des Pays de la Loire</w:t>
               </w:r>
@@ -4208,50 +4208,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archéologie du Paysage Culturel Maritime. Construction et application d’une approche théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’épistémologie et science des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre François Viète UR 1161, Apr 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nautical Astrolabe: new data of maritime archaeology and social approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Castro de Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Loewen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IMHA International Congress of Maritime History: Old and New Uses if the Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie du Paysage Culturel Maritime. Du concept à l’application : le cas de la Baie de Bourgneuf (Atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’archéologie nautique de l’Université Paris 1 Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approche croisée archéologique et géographique d’un territoire maritime : L’exemple de la Baie de Bourgneuf (Pays-de-la-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4260,431 +4618,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOMER Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03697739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Archéologie du Paysage Culturel Maritime. Construction et application d’une approche théorique</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Old “Baye de Bretagne” : a Maritime Cultural Landscape of Atlantic French coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’épistémologie et science des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre François Viète UR 1161, Apr 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA) : Widening Horizons, session The Archaeology of coastal communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany. pp.663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...309 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche croisée d'un paysage culturel maritime : l'exemple de la Baie de Bourgneuf (Pays de la Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4700,139 +4782,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOMER 2021 - Archéologie des peuplements littoraux et des intéractions Homme/Milieu en atlantique nord équateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6566 CReAAH CNRS, 2021, Château d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03408644v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03345272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multiscalaire d’un espace maritime : la Baie de Bourgneuf étudiée par le prisme archéologique et sédimentologique</w:t>
               </w:r>
@@ -5051,90 +5051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baie de Girolata et la Méditerranée : les dernières recherches archéologiques sous-marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Corse et le monde méditerranéen de la fin du Moyen Age à la fin de l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Sciences Historiques et Naturelles de la Corse, Nov 2016, Bastia, France. pp.7-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5153,312 +5153,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sillage malouins, matérialisation d’un commerce triangulaire entre la Méditerranée occidentale et l’Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36e Congrès annuel de l’Association des Archéologues du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.4592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Land and Sea : archaeological studies on circulation and consumption of ceramics of drink and storage on the French littoral, XIIIth-XVth centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual conference of Medieval Pottery Research Group and Centre for Historical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Leicester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Land and Sea: archaeological studies on circulation and consumption of ceramics of drink and storage on the French littoral, XIIIth-XVth centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual conference of Medieval Pottery Research Group and Centre for Historical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Leicester (R.-U.), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’épave d’Isle-aux-Mort une épave basque du XVIIe s. ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès annuel de l’AAQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Archéologues du Québec, Apr 2017, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311652v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">halshs-01540685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’alimenter en mer : destination fonctionnelle et évolution typologique des contenants embarqués</w:t>
               </w:r>
@@ -5507,234 +5507,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Harbour dumpsite and post-medieval maritime material culture in north Mediterranean french coast from a ceramic assemblage analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Annual Meeting of European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life on board at northwestern Mediterranean. An approach by the analysis of ceramic artifact at the modern time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 5th International Congress on Underwater Archaeology IKUWA V : Heritage for Humanity, Museo Nacional de Arqueología ARQVA, Cartagena, October 15th-18th, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Carthagène, Spain. pp.815-824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La conservation des vestiges archéologiques en milieu maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférences environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau Euro-Méditerranéen, 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311454v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01427532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie sous-marine dans les Alpes-Maritimes</w:t>
               </w:r>
@@ -6552,50 +6552,223 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salt, Cod and Sugar: Trade, Mobility, Circular Navigation, and Foodways in the Atlantic World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Losier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dieulefet, G., Losier, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Archaeology of Connectivity and Complementarity Reflected Through Salt, Cod, and Sugar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salty Crews: Salt and Its Materiality in Sailors Food, 17th and 18th Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Archaeology of Connectivity and Complementarity Reflected Through Salt, Cod, and Sugar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.89-105, 2025, Contributions To Global Historical Archaeology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une approche archéologique et géographique du paysage maritime : l'exemple de la baie de Bourgneuf (côte atlantique, Pays de la Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6621,293 +6794,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Dupont; Marie-Yvane Daire; Anna Baudry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.183-194, 2025, 9789464263411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05471173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Salty Crews: Salt and Its Materiality in Sailors Food, 17th and 18th Centuries</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivity and Complementarity in the Atlantic World: Toward a Global Oceanic Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Losier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Connectivity and Complementarity Reflected Through Salt, Cod, and Sugar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.89-105, 2025, Contributions To Global Historical Archaeology, </w:t>
-[...184 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.301-309, 2025, Contributions To Global Historical Archaeology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92769-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -7089,51 +7089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epave de Waldam 3: objets témoignant de la vie à bord / plomb de sonde et octant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7201,64 +7201,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7824,51 +7824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8081,51 +8081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaonac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes; UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture; UMR 6554 LETG; Ministère de la culture et de la communication. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8151,77 +8151,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération de carte archéologique : Archipel de Saint-Pierre et Miquelon 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Nectoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8364,2603 +8364,2603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01989294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martinique, Saint-Pierre. Ancien Jardin des Plantes, Dom Martinique Saint-Pierre, rapport final d'opération de diagnostic archéologique INRAP GSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deyrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Epave Aresquiers 12, identifiée comme la Justine naufragée le 15 février 1867. Brick-goëlette transportant du soufre à destination du port de Sète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM; LA3M UMR 7298-AMU-CNRS; SRASSMF. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">halshs-01456321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’opération de sondage Waldam 3, Marck (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drassm. 2016, 102 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; Aix Marseille Université (AMU). 2016, pp.83-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude spécialisée: la céramique grise médiévale et les importations nord-méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2016, pp.209-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude). L’abbaye, le bourg, le terroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ceccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM; LA3M UMR 7298-AMU-CNRS; SRASSMF. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA Languedoc-Roussillon (Montpellier); CRMH Languedoc-Roussillon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deyrens</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les ensembles de consommation potière du chantier B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Filippo Mangiaracina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), MIRZAAKHMEDOV (D.) (dir.). – Mission archéologique dans l’Oasis de Boukhara. Rapport préliminaire, Campagne 2014, Musée du Louvre; LA3M. 2014, pp.97-100, 3 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Eric Dellong</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie de la Jeanne-Elisabeth : premier bilan céramologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2014, pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique de la campagne 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Serra L. (dir.), Rapport d'opération 2012 Saint-Pierre, Martinique, épave aux Dobann, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zone de dépotoir portuaire de la Rade de Saint-Pierre (Martinique) ; secteur nord, face au ponton, appelé Doban (1780-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport d'opération sous-marine, campagne 2012, SRA Martinique; DRASSM; LA3M UMR 7298-AMU-CNRS. 2013, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00934109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude exploratoire : la céramique moderne, In Djaoui D., El'Amouri M., Greck S., Marlier S., L'épave Arles-Rhône 3, rapport d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Musée départementale Arles Antique; Arkaeos, Aix-en-Provence. 2012, pp.89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de bien culturel maritime : le fort de Brégançon (83). Rapport d'expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM; LA3M UMR 7298-AMU-CNRS. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique après inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. Rapport d'opération 2011 Saint-Pierre, épave Dobann, LA3M UMR 7298-AMU-CNRS. 2012, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description des vestiges archéologique : Synthèse de l'ensemble du mobilier archéologique ; Synthèse générale des résultats selon l'analyse des mobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. - Rapport d'opération 2011 Saint-Pierre, épave Dobann, Rapport d'opération, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2012, pp.40-48, 58-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique médiéval et moderne : la colline du château de Nice, Rapport triennal 2009-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de la ville de Nice. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Civetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Damotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA Languedoc-Roussillon (Montpellier); CRMH Languedoc-Roussillon. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2011, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise 2011 des épaves Girolata 2 et 3. Baie de Girolata (Osani, Corse 2A). Rapport final d'opération, Ministère de Culture, DRASSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Drassm. 2016, 102 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépotoir de l'Habitation Galion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS; Aix Marseille Université (AMU). 2016, pp.83-85</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles. Rapport d’activité Service Régional de l'Archéologie en Martinique, Service des Patrimoines de la Guadeloupe, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.88-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baie de Saint-Pierre, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298-AMU-CNRS. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique médiéval et moderne : les fortifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de la ville de Nice. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions locales et importées, XVIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (A.) (dir.). - PCRI « Poteries des îles françaises de l'Amérique ». Rapport d'activité 2011. Mission Guadeloupe. 2011, LAMM. 2011, pp.92-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Cibecchini (dir.), L'expertise 2011 des épaves Girolata 2 et 3. Baie de Girolata Osanie, Corse 2A). Rapport final d'opération, DRASSM. 2011, pp.16-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inventaire des collections DRASSM au SRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2016, pp.209-219</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles, rapport d’activité, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan général et les coupes transversales dans la cathédrale, In Bouiron M. (dir)., Bilan scientifique du PCR de la colline du château de Nice, SRA PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), MIRZAAKHMEDOV (D.) (dir.). – Mission archéologique dans l’Oasis de Boukhara. Rapport préliminaire, Campagne 2014, Musée du Louvre; LA3M. 2014, pp.97-100, 3 fig</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologie de la ville de Nice. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saisie de la Jeanne-Elisabeth : premier bilan céramologique</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale et moderne. les fortifications, la nécropole et l’église Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2014, pp.7-21</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Bouiron M. (coord.)., Bilan du PCR La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours, rapport final d’opération 2010, Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse du mobilier céramique de la campagne 2012</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection archéologique sous-marine et étude diachronique. La rade de Villefranche-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : Serra L. (dir.), Rapport d'opération 2012 Saint-Pierre, Martinique, épave aux Dobann, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298-AMU-CNRS. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique médiéval et moderne : inventaire général, in Bouiron M. (dir.), Projet Collectif de recherches. La colline du château à Nice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport d'opération sous-marine, campagne 2012, SRA Martinique; DRASSM; LA3M UMR 7298-AMU-CNRS. 2013, pp.90</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologique de la ville de Nice. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Description des vestiges archéologique : Synthèse de l'ensemble du mobilier archéologique ; Synthèse générale des résultats selon l'analyse des mobiliers</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique moderne de l'US 1072</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. - Rapport d'opération 2011 Saint-Pierre, épave Dobann, Rapport d'opération, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2012, pp.40-48, 58-62</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de la ville de Nice. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne de nettoyage de l'ancienne cathédrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1475 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Argueyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] In Bouiron M. (dir.), Bilan scientifique du PCR de la colline du château de Nice, vol. II, SRA PACA, Aix-en-Provence; Ville de Nice. 2008, pp.416-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11418,51 +11418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/gaelle-dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/profiles/dieulefet-gaelle/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11457-026-09516-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00822884.2025.2500255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Guen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136mb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gomez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2191526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2233821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Castro de Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089838ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202104501007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6781" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2019.8982" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4592" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Teixeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2014.2081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CLCC8627" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375565v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orban" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Losier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Berti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blake" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Linde Jaspers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/gli-orci-di-montelupo/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02419613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leveziel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471173v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Desjardins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tailliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venturini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Berthom&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Planchot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Na&#233;g&#233;l&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534914v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deyrens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00934109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977650v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Reboul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977615v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977616v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977614v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977611v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aime" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argueyrolles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977602v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/gaelle-dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/profiles/dieulefet-gaelle/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11457-026-09516-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00822884.2025.2500255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Guen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136mb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gomez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2191526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2233821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Castro de Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089838ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202104501007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6781" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2019.8982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4592" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2118" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Teixeira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2014.2081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CLCC8627" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375565v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540685v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orban" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Losier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Berti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blake" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Linde Jaspers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/prodotto/gli-orci-di-montelupo/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02419613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leveziel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471173v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92769-0_14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Desjardins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tailliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venturini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Berthom&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Planchot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Na&#233;g&#233;l&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deyrens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00934109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977645v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977615v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Reboul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977616v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977614v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977611v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aime" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argueyrolles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977602v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05312395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>