--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -2254,217 +2254,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of MSWI bottom ash organic carbon behavior: A biophysicochemical approach</w:t>
+                <w:t xml:space="preserve">Influence of waste input and combustion technology on MSWI bottom ash quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 67 (8), pp.1582-1587</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.1403-1407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962680v1</w:t>
+                <w:t xml:space="preserve">hal-01962808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of waste input and combustion technology on MSWI bottom ash quality</w:t>
+                <w:t xml:space="preserve">Assessment of MSWI bottom ash organic carbon behavior: A biophysicochemical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (10), pp.1403-1407</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (8), pp.1582-1587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962808v1</w:t>
+                <w:t xml:space="preserve">hal-01962680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide sequestration in municipal solid waste incinerator (MSWI) bottom ash.</w:t>
               </w:r>
@@ -2962,259 +2962,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air sparging for flux enhancement in nanofiltration membranes: application to O/W stabilised and non-stabilised emulsions</w:t>
+                <w:t xml:space="preserve">Air sparging with flat sheet nanofiltration: a link between wall shear stresses and flux enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Matamoros</w:t>
+                <w:t xml:space="preserve">F.P. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 204 (1-2), pp.221-236. </w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 145 (1-3), pp.97-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0376-7388(02)00044-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00392-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318128v1</w:t>
+                <w:t xml:space="preserve">hal-02318134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air sparging with flat sheet nanofiltration: a link between wall shear stresses and flux enhancement</w:t>
+                <w:t xml:space="preserve">Air sparging for flux enhancement in nanofiltration membranes: application to O/W stabilised and non-stabilised emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.P. Puech</w:t>
+                <w:t xml:space="preserve">H. Matamoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 145 (1-3), pp.97-102. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 204 (1-2), pp.221-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00392-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0376-7388(02)00044-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318134v1</w:t>
+                <w:t xml:space="preserve">hal-02318128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical cap bubbles in a flat sheet nanofiltration module: experiments and numerical simulation</w:t>
               </w:r>
@@ -3704,277 +3704,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model development for the gasification of heterogeneous waste in a fixed-bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Andre</w:t>
+                <w:t xml:space="preserve">Janett Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">7th International symposium on gasification and its applications ISGA7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790581v1</w:t>
+                <w:t xml:space="preserve">hal-04086642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model development for the gasification of heterogeneous waste in a fixed-bed reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janett Ruiz</w:t>
+                <w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on gasification and its applications ISGA7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086642v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model development for the gasification of olive mill solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janett Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,51 +3982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tagutchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Méhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th European Congress of Chemical Engineering ECCE12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4436,51 +4436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjane Damasceno de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos J&#250;nior" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Peres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Thom&#233; Juc&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02107-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labour&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1063707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLDJZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.04.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SFCKXN1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.06.058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBXDMSB8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lebovits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ohannessian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Radu-Tirnoveanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascual" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo Morais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rendek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1982" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Puech" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(03)00349-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M7GC8L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matamoros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(02)00044-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SF3H6SH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Puech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00392-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5JTNW17-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Essemiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00282-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WK51W3B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(99)00095-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K74G3ZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ramos Peres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janett Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjane Damasceno de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos J&#250;nior" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Peres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Thom&#233; Juc&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02107-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labour&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1063707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLDJZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.04.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SFCKXN1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.06.058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBXDMSB8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lebovits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ohannessian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Radu-Tirnoveanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascual" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo Morais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rendek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1982" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Puech" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(03)00349-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M7GC8L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Puech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00392-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5JTNW17-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matamoros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(02)00044-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SF3H6SH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Essemiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00282-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WK51W3B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(99)00095-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K74G3ZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ramos Peres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janett Ruiz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>