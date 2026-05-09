--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t>
+                <w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie André</w:t>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776323v1</w:t>
+                <w:t xml:space="preserve">hal-03475927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t>
+                <w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">Elodie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475927v1</w:t>
+                <w:t xml:space="preserve">hal-03776323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analyses of three olive mill solid residues from different countries and processes for energy recovery by gasification</w:t>
               </w:r>
@@ -2254,217 +2254,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of waste input and combustion technology on MSWI bottom ash quality</w:t>
+                <w:t xml:space="preserve">Assessment of MSWI bottom ash organic carbon behavior: A biophysicochemical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (10), pp.1403-1407</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (8), pp.1582-1587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962808v1</w:t>
+                <w:t xml:space="preserve">hal-01962680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of MSWI bottom ash organic carbon behavior: A biophysicochemical approach</w:t>
+                <w:t xml:space="preserve">Influence of waste input and combustion technology on MSWI bottom ash quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 67 (8), pp.1582-1587</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.1403-1407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962680v1</w:t>
+                <w:t xml:space="preserve">hal-01962808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide sequestration in municipal solid waste incinerator (MSWI) bottom ash.</w:t>
               </w:r>
@@ -2962,259 +2962,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air sparging with flat sheet nanofiltration: a link between wall shear stresses and flux enhancement</w:t>
+                <w:t xml:space="preserve">Air sparging for flux enhancement in nanofiltration membranes: application to O/W stabilised and non-stabilised emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.P. Puech</w:t>
+                <w:t xml:space="preserve">H. Matamoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 145 (1-3), pp.97-102. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 204 (1-2), pp.221-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00392-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0376-7388(02)00044-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318134v1</w:t>
+                <w:t xml:space="preserve">hal-02318128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air sparging for flux enhancement in nanofiltration membranes: application to O/W stabilised and non-stabilised emulsions</w:t>
+                <w:t xml:space="preserve">Air sparging with flat sheet nanofiltration: a link between wall shear stresses and flux enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Matamoros</w:t>
+                <w:t xml:space="preserve">F.P. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 204 (1-2), pp.221-236. </w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 145 (1-3), pp.97-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0376-7388(02)00044-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00392-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318128v1</w:t>
+                <w:t xml:space="preserve">hal-02318134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical cap bubbles in a flat sheet nanofiltration module: experiments and numerical simulation</w:t>
               </w:r>
@@ -3704,277 +3704,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model development for the gasification of heterogeneous waste in a fixed-bed reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janett Ruiz</w:t>
+                <w:t xml:space="preserve">Élodie Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on gasification and its applications ISGA7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086642v1</w:t>
+                <w:t xml:space="preserve">hal-03790581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+                <w:t xml:space="preserve">Model development for the gasification of heterogeneous waste in a fixed-bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janett Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Andre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">7th International symposium on gasification and its applications ISGA7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790581v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model development for the gasification of olive mill solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janett Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,51 +3982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tagutchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Méhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th European Congress of Chemical Engineering ECCE12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4436,51 +4436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjane Damasceno de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos J&#250;nior" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Peres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Thom&#233; Juc&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02107-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labour&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1063707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLDJZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.04.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SFCKXN1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.06.058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBXDMSB8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lebovits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ohannessian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Radu-Tirnoveanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascual" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo Morais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rendek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1982" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Puech" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(03)00349-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M7GC8L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Puech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00392-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5JTNW17-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matamoros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(02)00044-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SF3H6SH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Essemiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00282-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WK51W3B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(99)00095-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K74G3ZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ramos Peres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janett Ruiz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjane Damasceno de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos J&#250;nior" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Peres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Thom&#233; Juc&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02107-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labour&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1063707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLDJZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.04.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SFCKXN1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.06.058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBXDMSB8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lebovits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ohannessian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Radu-Tirnoveanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascual" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo Morais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rendek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1982" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Puech" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(03)00349-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M7GC8L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matamoros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(02)00044-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SF3H6SH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Puech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00392-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5JTNW17-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Essemiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00282-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WK51W3B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(99)00095-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K74G3ZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ramos Peres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janett Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>