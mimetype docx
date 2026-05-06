--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -1037,510 +1037,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive hostility and suicide.</w:t>
+                <w:t xml:space="preserve">Why drivers start drinking and driving--a prospective study over a 6-year period in the GAZEL cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+                <w:t xml:space="preserve">Aymery Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fossati</w:t>
+                <w:t xml:space="preserve">Gaelle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Limosin</w:t>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Nabi</w:t>
+                <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Encrenaz</w:t>
+                <w:t xml:space="preserve">Mireille Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 124 (1), pp.62-9. </w:t>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (6), pp.729-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0447.2010.01658.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/agr126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00563295v1</w:t>
+                <w:t xml:space="preserve">hal-00688442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why drivers start drinking and driving--a prospective study over a 6-year period in the GAZEL cohort.</w:t>
+                <w:t xml:space="preserve">Factors associated with missing data in an experience sampling investigation of substance use determinants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymery Constant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Encrenaz</w:t>
+                <w:t xml:space="preserve">Antoine Messiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zins</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/alcalc/agr126⟩</w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 114 (2-3), pp.153-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2010.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688442v1</w:t>
+                <w:t xml:space="preserve">hal-00688448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with missing data in an experience sampling investigation of substance use determinants.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'autopsie psychologique, un outil pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la prévention du suicide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.7-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00688448v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autopsie psychologique, un outil pour la recherche</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive hostility and suicide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Limosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Encrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la prévention du suicide</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (1), pp.62-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0447.2010.01658.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999921v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00563295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of smoking cessation attempts among HIV-infected patients results from a hospital-based prospective cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,90 +1634,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruptive behaviors and early sexual intercourse: The GAZEL Youth Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 177 (3), pp.361-363. </w:t>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical increase of positive answers to the Cut-down, Annoyed, Guilt, Eye-opener (CAGE) questionnaire during a period of decreasing alcohol consumption: results from two population-based surveys in Ile-de-France, 1991 and 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,51 +2075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sapinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chan Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Health Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (4), pp.392-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2153,64 +2153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime psychiatric comorbidity with substance use disorders: does healthcare use modify the strength of associations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (5), pp.378-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2662,402 +2662,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retirement and suicide: results from the French GAZEL occupational cohort</w:t>
+                <w:t xml:space="preserve">Suicide mortality among the French national police forces: a study of mental health and life events as risk factors for suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Schwartz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Contrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Miras</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the XXVI IASP world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999356v1</w:t>
+                <w:t xml:space="preserve">hal-00999504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide mortality among the French national police forces: a study of mental health and life events as risk factors for suicide</w:t>
+                <w:t xml:space="preserve">Suicide mortality among the French correctional staff: a study of mental health and life events as risk factors for suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Contrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Michel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Moulki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the XXVI IASP world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999504v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide mortality among the French correctional staff: a study of mental health and life events as risk factors for suicide</w:t>
+                <w:t xml:space="preserve">Retirement and suicide: results from the French GAZEL occupational cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Contrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marouan Moulki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the XXVI IASP world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999509v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the 98 football world cup on suicide rates in France: results from the national death registry</w:t>
               </w:r>
@@ -3168,90 +3168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with the adoption of drinking and driving during a zero tolerance period: Results from a 6-year study in the GAZEL cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymery Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Mishara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,51 +3832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel-Pierre Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fombonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4337,51 +4337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sapinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chan-Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European symposium, section epidemiology and social psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4540,51 +4540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime psychiatric comorbidity with substance use disorders: influence of relieving primary healthcare utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th international ICAA conference on dependencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4603,696 +4603,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une illustration de l'influence des sorties d'étude informatives sur les résultats d'une étude longitudinale d'usagers d'opiacés en traitement de substitution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European violence prevention in health network - Daphne project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gage-Linder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Epidémiologistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th World conference on injury prevention and safety promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999472v1</w:t>
+                <w:t xml:space="preserve">hal-01000079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive measures to combat violence against children, youths and women. European violence prevention in health network. Daphne project NO.JAI/DAP/03/175/WC.</w:t>
+                <w:t xml:space="preserve">Résultats préliminaires d'une étude de victimologie multicentrique conduite chez les femmes et les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Heinemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gromb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World conference on injury prevention and safety promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque européen : prévention et lutte contre la violence envers les enfants et les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000060v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats préliminaires d'une étude de victimologie multicentrique conduite chez les femmes et les enfants</w:t>
+                <w:t xml:space="preserve">Preventive measures to combat violence against children, youths and women. European violence prevention in health network. Daphne project NO.JAI/DAP/03/175/WC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gage-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Heinemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque européen : prévention et lutte contre la violence envers les enfants et les femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th World conference on injury prevention and safety promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999494v1</w:t>
+                <w:t xml:space="preserve">hal-01000060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European violence prevention in health network - Daphne project</w:t>
+                <w:t xml:space="preserve">CAUVA: emergency reception center for victims of violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Gage-Linder</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gromb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World conference on injury prevention and safety promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European conference of public health observatories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000079v1</w:t>
+                <w:t xml:space="preserve">hal-00999484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAUVA: emergency reception center for victims of violence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Benali</w:t>
+                <w:t xml:space="preserve">The role of the reinforcing effect of substances and motivation for psychoactive substance use and substance choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Fatséas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Franques-Rénéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Swendsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference of public health observatories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Scientific Meeting of the College on Problems of Drug Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999484v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the reinforcing effect of substances and motivation for psychoactive substance use and substance choice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une illustration de l'influence des sorties d'étude informatives sur les résultats d'une étude longitudinale d'usagers d'opiacés en traitement de substitution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Scientific Meeting of the College on Problems of Drug Dependence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Puerto Rico</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association des Epidémiologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000109v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillonne Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Proia-Lelouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS COMPTRASEC UMR 5114. 2023, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5957,51 +5957,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles psychiatriques, recours au soin et usage de substances psychoactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Encrenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Victor Segalen - Bordeaux II, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6197,51 +6197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211433v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Encrenaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Laberon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2018.1452457" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6348" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Contrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pujos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2013.11.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW049RZ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Burgos-Soto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akouda Patassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Woronowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/gha.v7.23456" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0227-5910/a000113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Queinec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Aouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1943-278X.2011.00076.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSVWPVBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00563295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fossati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Limosin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Encrenaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2010.01658.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agr126" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messiah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2010.09.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0WMCJ54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Lazaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00488826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2010.03.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carmona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sapinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ps.60.3.351" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00195165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1360-0443.2007.02120.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chan Chee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/ajhb.2007.31.4.392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-006-0039-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QL076DSV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2005.01.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ripoche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Seguin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Moulki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mishara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel-Pierre Bouvard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazzaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Benali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Monvoisin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gromb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chan-Chee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saib" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000060v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gage-Linder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Heinemann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fats&#233;as" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franques-R&#233;n&#233;ric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swendsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tignol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillonne Desquesnes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971210v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983869v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211433v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Encrenaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Laberon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2018.1452457" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6348" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Contrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pujos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2013.11.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW049RZ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Burgos-Soto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akouda Patassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Woronowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/gha.v7.23456" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0227-5910/a000113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Queinec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Aouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1943-278X.2011.00076.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSVWPVBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Encrenaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agr126" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messiah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2010.09.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0WMCJ54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00563295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fossati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Limosin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2010.01658.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Lazaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00488826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2010.03.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carmona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sapinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ps.60.3.351" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00195165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1360-0443.2007.02120.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chan Chee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/ajhb.2007.31.4.392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-006-0039-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QL076DSV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2005.01.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ripoche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Seguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Moulki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999356v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mishara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel-Pierre Bouvard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazzaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Benali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Monvoisin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gromb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chan-Chee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saib" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gage-Linder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Heinemann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fats&#233;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franques-R&#233;n&#233;ric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swendsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tignol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillonne Desquesnes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971210v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983869v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>