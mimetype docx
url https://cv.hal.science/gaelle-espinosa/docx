--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -241,313 +241,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation enseignant-élève en France : réflexion pour son amélioration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La relation enseignant-élèves au cœur de la réussite éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.22083368.v4⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.22736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160374v1</w:t>
+                <w:t xml:space="preserve">hal-05160378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation enseignant-élèves au cœur de la réussite éducative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La relation enseignant-élève dans le bien-être à l’école et les bonheurs d’apprendre et d’enseigner : la rencontre des perspectives d’élèves et d’enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Charron</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Anne St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.22736⟩</w:t>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2-3), pp.222-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1097146ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160378v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation enseignant-élève dans le bien-être à l’école et les bonheurs d’apprendre et d’enseigner : la rencontre des perspectives d’élèves et d’enseignants</w:t>
+                <w:t xml:space="preserve">La relation enseignant-élève en France : réflexion pour son amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise-Anne St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (2-3), pp.222-240. </w:t>
+              <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1097146ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.22083368.v4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160377v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions et le rapport au savoir de l’élève</w:t>
               </w:r>
@@ -1051,183 +1051,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des collégiens dans une recherche participative : Que disent-ils de cette démarche et de ses apports ?</w:t>
+                <w:t xml:space="preserve">De la question des émotions de l’élève dans la formation enseignante en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85, pp.7-21. </w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.20-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.085.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ree.529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942179v1</w:t>
+                <w:t xml:space="preserve">hal-02942030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la question des émotions de l’élève dans la formation enseignante en France</w:t>
+                <w:t xml:space="preserve">Des collégiens dans une recherche participative : Que disent-ils de cette démarche et de ses apports ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41, pp.20-30. </w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.7-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.085.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942030v1</w:t>
+                <w:t xml:space="preserve">hal-02942179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visées de connaissances du chercheur et de transformations du commanditaire : de l’évaluation à la controverse dans le cas du dispositif des Nouvelles Activités Périscolaires</w:t>
               </w:r>
@@ -1415,51 +1415,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nouvelles Activités Périscolaires</w:t>
+                <w:t xml:space="preserve">Les Nouvelles Activités Périscolaires : Quelles expériences entre filles et garçons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dejaiffe</w:t>
@@ -1468,102 +1468,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 96, pp.59-78. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01828515v1</w:t>
+                <w:t xml:space="preserve">hal-03639325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nouvelles Activités Périscolaires : Quelles expériences entre filles et garçons ?</w:t>
+                <w:t xml:space="preserve">Les Nouvelles Activités Périscolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dejaiffe</w:t>
@@ -1572,566 +1563,575 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 96, pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/halshs-01828515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639325v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’affectivité dans le bien-être de l’élève à l’école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Ça m’a vraiment servi en classe ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dejaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 540, pp.64-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161511v1</w:t>
+                <w:t xml:space="preserve">hal-02943947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'affectivité dans le bien-être de l’élève à l’école</w:t>
+                <w:t xml:space="preserve">Co-construction d’une recherche avec des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 189, pp.65-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 190 (1), pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/diver.2017.4531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943952v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage CM2-6e : Vers une autre façon de parler de soi et des autres ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de l’affectivité dans le bien-être de l’élève à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 162, pp.62-67</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 189 (1), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/diver.2017.4470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943955v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d'une recherche avec des collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le passage CM2-6e : Vers une autre façon de parler de soi et des autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dejaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 162, pp.62-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886712v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ça m’a vraiment servi en classe ! »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de l'affectivité dans le bien-être de l’élève à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 540, pp.64-65</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943947v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d’une recherche avec des collégiens</w:t>
+                <w:t xml:space="preserve">Co-construction d'une recherche avec des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 190 (1), pp.146-150. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/diver.2017.4531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05161515v1</w:t>
+                <w:t xml:space="preserve">hal-02886712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Temps d'Activités Périscolaires (TAP) : expérience scolaire et compétences transversales développées par les élèves</w:t>
               </w:r>
@@ -2576,84 +2576,80 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’affectivité, les émotions et les relations de l'élève à l’école. Des clefs pour le bien-être et la réussite</w:t>
+                <w:t xml:space="preserve">L'affectivité, les émotions et les relations de l'élève à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Education Recherche, 978-2-7605-6214-1</w:t>
+              <w:t xml:space="preserve">, pp.XVI-242, 2025, Education Recherche, 978-2-7605-6214-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2670,51 +2666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amitiés en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263, 2024, Récits de recherche, 978-2-38451-091-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
@@ -3089,502 +3085,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction section bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Nadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martin-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bien-être et la réussite de l’élève à l'école : perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-12, 2024, 978-2-7605-6013-0</w:t>
+              <w:t xml:space="preserve">, pp.1-6, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161530v1</w:t>
+                <w:t xml:space="preserve">hal-05161524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre histoire et singularité : de l’accompagnement à la découverte de soi à l’adolescence</w:t>
+                <w:t xml:space="preserve">Introduction section bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pluralité des adolescences. Enquêter en contexte divers</w:t>
+              <w:t xml:space="preserve">Le bien-être et la réussite de l’élève à l'école : perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ social éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-108, 2024, 9791034608522</w:t>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-12, 2024, 978-2-7605-6013-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160386v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être de l’élève à l’école en France : textes officiels, littérature scientifique, analyse critique et recommandations</w:t>
+                <w:t xml:space="preserve">Entre histoire et singularité : de l’accompagnement à la découverte de soi à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bien-être et la réussite de l’élève à l'école : perspective internationale</w:t>
+              <w:t xml:space="preserve">Pluralité des adolescences. Enquêter en contexte divers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.89-111, 2024, Education - Recherche, 978-2-7605-6013-0</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-108, 2024, 9791034608522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160384v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre normes sociales, conformisme social et stéréotypie de genre : perspective sociologique de la diversité en contextes éducatifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bien-être de l’élève à l’école en France : textes officiels, littérature scientifique, analyse critique et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La diversité en contextes éducatifs : regards théoriques et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.77-92, 2024, 978-2-7605-6029-1</w:t>
+              <w:t xml:space="preserve">Le bien-être et la réussite de l’élève à l'école : perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-111, 2024, Education - Recherche, 978-2-7605-6013-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160382v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominic Voyer</w:t>
+                <w:t xml:space="preserve">Entre normes sociales, conformisme social et stéréotypie de genre : perspective sociologique de la diversité en contextes éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Martin-Jean</w:t>
+                <w:t xml:space="preserve">Louise Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bien-être et la réussite de l’élève à l'école : perspective internationale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-6, 2024</w:t>
+              <w:t xml:space="preserve">La diversité en contextes éducatifs : regards théoriques et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.77-92, 2024, 978-2-7605-6029-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161524v1</w:t>
+                <w:t xml:space="preserve">hal-05160382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -3593,51 +3589,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La relation enseignant-élève. Perspectives affective, humaniste, cognitive et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.VII-VIII, 2022, 978-2-7605-5755-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5729,51 +5725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Milon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22083368.v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haiat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22736" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Anne St-Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097146ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.176.0049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091296ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grand&#8217;Haye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.7383" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v21i2.4203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03725684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.085.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.7466" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01828515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01429689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6663" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01436471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.425" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01433995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.147" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/index" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510917" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Nadia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Voyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03725957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Beaudoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Drapeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ionescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin-Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pue.ca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puq.ca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03635790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/recherche/9782807313309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100476430" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05185207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Depuis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05185213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flye Sainte Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Dupuis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03181958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001GRE29013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03438872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Milon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haiat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Anne St-Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097146ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22083368.v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.176.0049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091296ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grand&#8217;Haye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.7383" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v21i2.4203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03725684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.529" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.085.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.7466" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01828515" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4531" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01429689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6663" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01436471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.425" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01433995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.147" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/index" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510917" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Nadia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Voyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03725957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ionescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin-Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Beaudoin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Drapeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05161536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05160388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pue.ca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puq.ca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03635790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/recherche/9782807313309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100476430" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05185207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Depuis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05185213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flye Sainte Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Dupuis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03181958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001GRE29013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03438872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>