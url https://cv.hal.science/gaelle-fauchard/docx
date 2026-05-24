--- v0 (2026-03-17)
+++ v1 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaelle Fauchard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Chercheur, Nantes Université,Laboratoire du CRINI - Centre de Recherche sur les identités, les nations et l'interculturalité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6308-0356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199537186</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférence en études hispaniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Langues et Cultures Etrangères (FLCE), laboratoire CRINI, Nantes Université.Au sein du laboratoire, travaux de recherche dans l'axe 2 dont l'objet d'étude  porte sur les « Échanges économiques internationaux et identités culturelles&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRINCIPALES RESPONSABILITES COLLECTIVES ACTUELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques (FLCE, Nantes Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master LEA Logistique internationale, Achats & Management de la Supply chain en alternance, depuis 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la filière LEA (Licence 3, M1, M2) Commerce et Logistique à l'international, depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Licence professionnelle Logistique & transports internationaux en alternance de 2014 à 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités administratives (FLCE, Nantes Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission pédagogique du Master LEA, depuis 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice doyenne  des Relations avec le monde socio-économique de la FCLE depuis 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de Gestion depuis 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de perfectionnement du niveau Master LEA, depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil de filière LEA (COFIL), depuis janvier 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS PÉDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de cours en L3 LEA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les infrastructures de transport en Espagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interroger le bien-fondé des politiques dans la mise en oeuvre du transport en Espagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des paramètres qui font du secteur de la logistique en Espagne, un secteur clé de l'économie espagnole dans un contexte d'internationalisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion des grands comptes dans le secteur du transport et de la logistique internationale : Négociations commerciales en espagnol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de cours en Master LEA Parcours Logistique Internationale & Supply Chain Management// Parcours Commerce international</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude des leviers de réussite et des spécificités des pratiques logistiques du groupe Inditex.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Particularismes de la grande distribution en Espagne : Mercadona, un distributeur régional devenu leader incontesté.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les enjeux culturels et les processus d'internationalisation de grands groupes français en Espagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion d'appels d'offre avec des solutions de distribution et d'entreposage en Espagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion des coûts d'une agence de transport en Espagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation à la recherche universitaire en Master 1 et en Master 2 LEA en alternance afin de produire un mémoire :Présenter son entreprise : son secteur, son marché, la concurrence et l'analyse stratégique de son internationalisation fondée sur les outils         de gestion étudiés en cours,Objectifs et modalités inhérentes à la réalisation d'une revue critique de littérature,Règles académiques de présentation,Dégager une problématique qui émane de la revue critique de littérature et reliée à l'environnement en entreprise de l'alternant.e,Gestion de projet et préconisations.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inditex : particularités d’une supply chain espagnole qui se réinvente et traverse les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crises et défis dans les échanges internationaux : Supply chain et commerce, mondialisation et cultures locales, 4, pp.21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/cahier-du-crini.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Crises et défis dans les échanges internationaux : Supply chain et commerce, mondialisation et cultures locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crises et défis dans les échanges internationaux : supply chain et commerce, mondialisation et cultures locales, 4, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption du fret ferroviaire : freins et perspectives. Étude de cas de la France et de l’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crises et défis dans les échanges internationaux : supply chain et commerce, mondialisation et cultures locales, 4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/cahier-du-crini.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo puede el transporte ferroviario de mercancías en España convertirse en una alternativa factible para el año 2026?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularismes de la grande distribution en Espagne : comment l’enseigne Mercadona est-elle devenue leader du marché depuis 2010 jusqu’à nos jours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de spécificités locales dans la réussite d’un processus d’internationalisation en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIELMA (Revue internationale d'études en langues modernes appliquées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°2, p. 199-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le secteur logistique espagnol parvient-il à dépasser ses faiblesses structurelles et à consolider ses stratégies de sortie de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.7360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur du transport et de la logistique en Espagne : Handicaps, perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.6821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures de transport en Espagne : un instrument au service du centralisme madrilène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transport and logistics sector in Spain : handicaps, perspectives and stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Finance [q-fin]. Nantes Université, 2016. English. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04497358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et défis dans les échanges internationaux : Supply chain et commerce, mondialisation et cultures locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId33"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaelle Fauchard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Chercheur, Nantes Université,Laboratoire du CRINI - Centre de Recherche sur les identités, les nations et l'interculturalité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6308-0356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199537186</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférence en études hispaniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Langues et Cultures Etrangères (FLCE), laboratoire CRINI, Nantes Université.Au sein du laboratoire, travaux de recherche dans l'axe 2 dont l'objet d'étude  porte sur les « Échanges économiques internationaux et identités culturelles&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRINCIPALES RESPONSABILITES COLLECTIVES ACTUELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques (FLCE, Nantes Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master LEA Logistique internationale, Achats & Management de la Supply chain en alternance, depuis 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la filière LEA (Licence 3, M1, M2) Commerce et Logistique à l'international, depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Licence professionnelle Logistique & transports internationaux en alternance de 2014 à 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités administratives (FLCE, Nantes Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission pédagogique du Master LEA, depuis 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice doyenne  des Relations avec le monde socio-économique de la FCLE depuis 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de Gestion depuis 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de perfectionnement du niveau Master LEA, depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil de filière LEA (COFIL), depuis janvier 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS PÉDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de cours en L3 LEA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les infrastructures de transport en Espagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interroger le bien-fondé des politiques dans la mise en oeuvre du transport en Espagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des paramètres qui font du secteur de la logistique en Espagne, un secteur clé de l'économie espagnole dans un contexte d'internationalisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion des grands comptes dans le secteur du transport et de la logistique internationale : Négociations commerciales en espagnol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de cours en Master LEA Parcours Logistique Internationale & Supply Chain Management// Parcours Commerce international</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude des leviers de réussite et des spécificités des pratiques logistiques du groupe Inditex.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Particularismes de la grande distribution en Espagne : Mercadona, un distributeur régional devenu leader incontesté.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les enjeux culturels et les processus d'internationalisation de grands groupes français en Espagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion d'appels d'offre avec des solutions de distribution et d'entreposage en Espagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion des coûts d'une agence de transport en Espagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation à la recherche universitaire en Master 1 et en Master 2 LEA en alternance afin de produire un mémoire :Présenter son entreprise : son secteur, son marché, la concurrence et l'analyse stratégique de son internationalisation fondée sur les outils         de gestion étudiés en cours,Objectifs et modalités inhérentes à la réalisation d'une revue critique de littérature,Règles académiques de présentation,Dégager une problématique qui émane de la revue critique de littérature et reliée à l'environnement en entreprise de l'alternant.e,Gestion de projet et préconisations.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Crises et défis dans les échanges internationaux : Supply chain et commerce, mondialisation et cultures locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crises et défis dans les échanges internationaux : supply chain et commerce, mondialisation et cultures locales, 4, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inditex : particularités d’une supply chain espagnole qui se réinvente et traverse les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crises et défis dans les échanges internationaux : Supply chain et commerce, mondialisation et cultures locales, 4, pp.21. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/cahier-du-crini.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption du fret ferroviaire : freins et perspectives. Étude de cas de la France et de l’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crises et défis dans les échanges internationaux : supply chain et commerce, mondialisation et cultures locales, 4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/cahier-du-crini.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo puede el transporte ferroviario de mercancías en España convertirse en una alternativa factible para el año 2026?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularismes de la grande distribution en Espagne : comment l’enseigne Mercadona est-elle devenue leader du marché depuis 2010 jusqu’à nos jours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le secteur logistique espagnol parvient-il à dépasser ses faiblesses structurelles et à consolider ses stratégies de sortie de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.7360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de spécificités locales dans la réussite d’un processus d’internationalisation en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIELMA (Revue internationale d'études en langues modernes appliquées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°2, p. 199-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur du transport et de la logistique en Espagne : Handicaps, perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.6821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures de transport en Espagne : un instrument au service du centralisme madrilène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transport and logistics sector in Spain : handicaps, perspectives and stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Finance [q-fin]. Nantes Université, 2016. English. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04497358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur du transport et de la logistique en Espagne : handicaps, perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nantes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016NANT2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05617247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et défis dans les échanges internationaux : Supply chain et commerce, mondialisation et cultures locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C09DCE9"/>
+    <w:nsid w:val="AAC6892C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A95D6EED"/>
+    <w:nsid w:val="D289B7AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DFA2F880"/>
+    <w:nsid w:val="827824E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8DBEB32D"/>
+    <w:nsid w:val="D11EB490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2A5ACEDC"/>
+    <w:nsid w:val="CB9A9AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-fauchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6308-0356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199537186" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04284188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fauchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04283876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;mond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265823v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12179" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.8401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.7360" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01902557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04497364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-fauchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6308-0356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199537186" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04283876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;mond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fauchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04284188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265823v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12179" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.8401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.7360" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01902557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05617247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016NANT2009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04497364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>