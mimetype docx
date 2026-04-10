--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Ferré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités – Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers – Faculté Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d’Études Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FOReLLIS – Axe 3 “Construction des discours”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée dans les sections CNU 7 et 11</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau : Bâtiment A3, bureau C201</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle.ferre@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master MEEF (INSPE / UFR Lettres & Langues)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours PLC en Licence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique et phonologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours (incluant multimodalité et interaction)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l’image et communication multimodale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours enseignées récemment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reading Visual Images (L1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactional Pragmatics (L2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Variation phonétique (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique du discours (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours multimodal (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corpus et méthodologie : formation à ELAN (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface syntaxe-prosodie (M2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation CAPES/AGRÉGATION : phonologie et linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Latex (formation doctorale)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’inscrivent dans le champ de l’analyse multimodale du discours, avec une approche centrée sur les interactions entre parole, gestes, prosodie, organisation syntaxique et structures discursives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes principaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discours médiatiques et multimodalité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métaphores visuelles dans les discours de crise (climat / COVID-19)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Densité modale et stratégies persuasives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestualité et structuration du discours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestes d’organisation du discours, séquences contrastives, saillance discursive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion verbale, vocale et gestuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole pathologique (aphasie) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégies multimodales compensatoires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alignement gestuel et prosodique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion et fragmentation du discours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de spécialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multimodalité, gestualité coverbale, prosodie, corpus oraux et multimodaux, interaction, aphasie, métaphore, discours de crise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitée à diriger des recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de mémoires M1/M2 et de thèses de doctorat en : phonétique, prosodie, multimodalité, analyse du discours, variation, pragmatique de l’interaction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOReLLIS (UR 15076) – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 3 : Construction des discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l’axe depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et collectives depuis 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente de la Commission d’Expertise Scientifique (2022– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élue à la Commission de la Recherche (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Académique de l’Université de Poitiers (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne directrice du Département d’Études Anglophones (2021–2022)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associations et sociétés savantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’association GESPIN (Gesture and Speech in Interaction) depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du hub ISGS-France (International Society for Gesture Studies) depuis 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comités éditoriaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Mouton de Gruyter)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Praxématique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of conjoined comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (4), pp.593-631. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2024-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Modal Density in Climate Change Discourse: A Multimodal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Communication. Online Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57656/sc-2025-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la crise en images : métaphores visuelles et cognition dans les représentations du climat et de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaïa Attou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148ny⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Stratégies de mise en saillance et recherche d'adhésion / Strategies linked to phenomena of salience and their role in terms of seeking adherence, 37, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12pod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes discursifs dans les conférences TED Talk. Synchronisation gestes/parole et prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Discours et gestualité: pour des approches multimodales du langage / Discourse and gesture: Towards multimodal approaches to language, 53 (2), pp.15-39. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-53020002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture profile of fluent and non-fluent people with aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.14742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, prosody and verbal content in non-fluent aphasic speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2020-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The verbal, vocal, and gestural expression of (in)dependency in two types of subordinate constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corpora and discourse studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.117 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are Three Syntactic Types of Subordinate Clauses Different in Terms of Informational Weight?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelles frontières de la grammaticalité, 23, pp.1200. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Fact and Fiction: Semantic fields and Image Content in Crime Infotainment programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2016-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach to markedness in spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Parentheticals in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.197-217. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Hyperbole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of three open-palm hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 246, pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, Intonation and the Pragmatic Structure of Narratives in British English Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">York Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Series 2 (Issue 3), pp.55-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses démarcatives déplacées en anglais spontané. Marquage kinésique et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.155-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doubles comparatifs en anglais : entre construction grammaticale et stratégies multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Gesture Studies France (ISGS France), Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change. Quantifying Modal Density in Climate Change Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Discourse in the Body: Contrast and Composition in Gesture Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific LSP &amp; Professional Communication Association conference (LSPPC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City university of Hong Kong, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière &amp;quot;Multimodalité de la disfluence dans la parole aphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Ajustements discursifs et interactionnels en contexte de handicap communicationnel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition et dynamique interactionnelle : Co-construction du sens et rapports de force dans une interview politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « La répétition en discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than one gesture but less than two? Inter-stroke dependencies in form and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuyler Laparle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel Scholman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.245-264, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61066-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe « Modèles et Discours » : La multimodalité en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Szlamowicz; Équipe « Modèles et Discours » du Centre Interlangues Texte, Image, Langage (TIL – UR 4182 – Université de Bourgogne), May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la planète, penser les futurs possibles. Analyse linguistique des discours multimodaux sur l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique du Master MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Christèle Le Bihan Colleran, Jan 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double comparatif forme-t-il une construction multimodale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude " La saillance dans la délinéarisation du message. Aspects multidimensionels et multimodaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche Comté, Sep 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IMCC (International Multimodal Communication Center)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, All Souls College, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues maternelles, langues minorées. Le cas du kabyle et de l’arabe bejaoui en classe d’apprentissage en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School of Multilingualism, European Languages and Societies – WSM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turun yliopisto (Suomi) – University of Turku (Finland), Mar 2023, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exposition à l'exhortation : montée en puissance du discours écologique face à l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Stratégies de mise en saillance et recherche d’adhésion dans les textes et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Pennec, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Analysis of Language Change in Ecological Discourses on Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference DAMMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Butler, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic gestures and prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Institute for Psycholinguistics, 2023, Nimègue, Netherlands. Paper 6893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures of joint attention in multimodal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Direct interaction : methods of research, epistemology, and conceptualization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du focus contrastif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Structure informationnelle et multimodalité en interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics of points and beats in interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure in (a)typical speech, a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALC-2: The 2nd Meeting of the Czech Association for Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myrjam Fried; Česká asociace kognitivní lingvistiky – Czech Association for Language and Cognition (CALC), Nov 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses gestuelles correspondent-elles à des dysfluences verbales chez les personnes aphasiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France. pp.605-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité, référenciation et gestion de l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'hommage à Jean-Marc Colletta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes discursifs et structure informationnelle dans les conférences en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Faits de Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliyah Morgenstern, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Theatre Goes Giant. Travel as metaphor and megalomania in the street performances of Royal de Luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Multimodal tropes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens gestes/parole dans les aphasies fluentes et non-fluentes. Quelques observations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de groupe ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cultural Study of Open-Palm Hand Gestures and their Prosodic Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tokyo, Japan. pp.285-289, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2020-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistic Approach to Augmentative and Alternative Communication : Use of a Symbol-to-Speech Device by a Nonverbal Person with Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pensivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference A-Mode, Approaches to Multimodal Digital Environments: from Theories to Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Multimodal Approach to Subordination in Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-15 : The Fifteenth International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nishinomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-Speech Alignment in Aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture / speech alignment in weather reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paderborn, Germany. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17619/UNIPB/1-805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Philo - Corpus à(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gestures in the perception of boundaries in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGS 2018 (8th Conference of the International Society for Gesture Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and speech prosody in aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic boundaries by naïve listeners in three different types of subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture/speech integration in the perception of prosodic emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international speech communication association, Jun 2018, Poznań, Poland. pp.35-39, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et prosodie dans la parole aphasique non fluente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix en Provence, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Reports as Multimodal Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Communication: Developing New Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multimodal expression of subordination in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC 2017 (International Conference on Multimodal Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do gestures in subordination tell us about clause (in)dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN2017- Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal and Bimodal Backchannels in Conversational English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Renaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.27-37, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SemDial.2017-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les linguistes en sont-ils venus aux mains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos; Projet Stereolux, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinate clauses and background information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPrA 2017 (15th International Pragmatics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic boundaries in subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2016-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’(in)dépendance multimodale des propositions subordonnées en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ENS-LaTTiCe "Multimodalité et Constructions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This area of rain will stick South in the far North &amp;quot; Pointing and Deixis in Weather Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Mark Tutton, Sep 2015, Nantes, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et parole : interaction entre les différentes modalités d'encodage de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du geste "Main mouvement et émotion''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal representation and knowledge transfer in a French educational television programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference 360°: Encompassing the Multimodality of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carmen Daniela Maier, 2014, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension gestuelle en co-présence d'un accent d'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture amplitude and prosodic emphatic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PS-ProminenceS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Viterbo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles théoriques de production gestuelle à l'épreuve des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of gestures and gaze in marked constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 conference of the American Association for Applied Linguistics (AAAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational television programmes: towards greater modal complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de segmentation de la gestualité co-verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie multimodale. Les enchères chantées aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et exploitation linguistique des phénomènes gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : " CID, un corpus de données interactionnelles : Méthodologie et enjeux théoriques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation multimodale du français parlé. Le cas des pointages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN - Atelier Degels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale des particules d'extension « et tout ça, etc. » en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours Prosodie (IDP09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisation and Prosodic Emphasis in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gespin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bielefeld, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Discourse Markers 'donc', 'alors' and 'en fait' in Conversational French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS VXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.671-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in the Expression of Modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcing Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Linguistic Annotation and Interacting Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations temporelles entre parole et gestualité co-verbale en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Relationships between Speech and Co-Verbal Gestures in Spontaneous French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation, Workshop on Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture catchments and density in narratives of personal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Poznan, Poland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage (spatio-temporel) en français et en anglais. Aspects prosodiques et gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Cerlico : Grammaire et Prosodie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation de l'anglais parlé : apport de la multimodalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du CerLiCO : Grammaire et Prosodie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO – Cercle linguistique du Centre et de l'Ouest, May 2008, Rennes, France. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared and sharing knowledge in British English: a multimodal analysis of identity construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialog2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.715-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la structure du récit oral. Mais quel oral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testimonials on emotions - a multimodal speech analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes, LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ellipses de la conversation spontanée en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ellipse et effacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Etienne, France. pp.247-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et l'enseignement de l'oral à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser tout haut. Analyse multimodale de fins de séquences conversationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Cederom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit spontané oral en français et en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic seminar at the School of English, Communication and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CID Video Corpus: A Multimodal Resource for Gesture Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel ANVIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS CONTACI (CONstitution, Traitement et Analyse de Corpus d'Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’un corpus en vue d’une analyse multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude, “Pratiques Langagières”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2006, Ivry sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de son et d’image, du terrain à la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Surget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique ELCO, “Linguistique des corpus oraux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amina Mettouchi et Anne Lacheret, 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répétition stylistique en anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France. pp.541-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Formulations in Young Adults' Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scalarité : autant de moyens d'expression, autant d'effets de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Intonation in English Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference of the International Society for Gesture Studies “Corps en interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenza Mondada, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic Intensity in Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de l'École Doctorale de Paris III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'intensité exprimés à l'oral. Du discours à la gestualité en passant par la prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVes Journées d'Étude sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Maroc. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive, Prosodic and Gestural Analysis of Focalisation Pauses in British English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des indices prosodiques et des marques posturo-mimo-gestuelles dans la gestion des tours de parole en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France. pp.133-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in English Phonology for the Agrégation. Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, 9782340108547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Discours Multimodale. Gestualité et prosodie en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langues, gestes, paroles, 978-2-37747-094-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement à l’épreuve de phonologie à l’Agrégation d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2015, 9782340006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anda Fournel et Jean-Pascal Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et adolescents en discussion philosophique. Approches pluridisciplinaires autour du corpus A(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-64, 2023, 9782377474271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive gestures in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Maria Galhano Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing Ltd, pp.8-18, 2019, 9781527535367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reference in Weather Reports. The Contribution of Gesture in French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Galhano-Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-40, 2019, 978-1-5275-3536-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Face-to-Face Interaction: Repetition as a Multimodal Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matej Rojc &amp; Nick Campbell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coverbal synchrony in Human-Machine Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers/CRC Press, pp.141-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kipp M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data session : Est-on désaligné quand on ne répond pas tout à fait à la question ? Laboratoire ICAR, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales (Mémoire de synthèse de l'Habilitation à Diriger des Recherches)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre discours, intonation et gestualité en anglais britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du tabou : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do conjoined comparatives form multimodal constructions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Gesture Studies (ISGS 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic features of speech in synchrony with four pragmatic gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSYM Symposium Series on Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Barcelona (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: peaks or troughs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Prosody and Meaning: Information Structure and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime infotainment : reality or fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Pragmatics Conference (IPrA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compositional meaning of stances in the tai chi solo form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: autonomy or dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix Summer School on Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the conference &amp;quot;Gesture and Speech in Interaction&amp;quot; (GESPIN 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Interfaces prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAI, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Ferré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités – Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers – Faculté Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d’Études Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FOReLLIS – Axe 3 “Construction des discours”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée dans les sections CNU 7 et 11</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau : Bâtiment A3, bureau C201</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle.ferre@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master MEEF (INSPE / UFR Lettres & Langues)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours PLC en Licence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique et phonologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours (incluant multimodalité et interaction)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l’image et communication multimodale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours enseignées récemment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reading Visual Images (L1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactional Pragmatics (L2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Variation phonétique (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique du discours (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours multimodal (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corpus et méthodologie : formation à ELAN (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface syntaxe-prosodie (M2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation CAPES/AGRÉGATION : phonologie et linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Latex (formation doctorale)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’inscrivent dans le champ de l’analyse multimodale du discours, avec une approche centrée sur les interactions entre parole, gestes, prosodie, organisation syntaxique et structures discursives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes principaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discours médiatiques et multimodalité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métaphores visuelles dans les discours de crise (climat / COVID-19)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Densité modale et stratégies persuasives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestualité et structuration du discours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestes d’organisation du discours, séquences contrastives, saillance discursive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion verbale, vocale et gestuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole pathologique (aphasie) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégies multimodales compensatoires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alignement gestuel et prosodique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion et fragmentation du discours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de spécialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multimodalité, gestualité coverbale, prosodie, corpus oraux et multimodaux, interaction, aphasie, métaphore, discours de crise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitée à diriger des recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de mémoires M1/M2 et de thèses de doctorat en : phonétique, prosodie, multimodalité, analyse du discours, variation, pragmatique de l’interaction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOReLLIS (UR 15076) – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 3 : Construction des discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l’axe depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et collectives depuis 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente de la Commission d’Expertise Scientifique (2022– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élue à la Commission de la Recherche (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Académique de l’Université de Poitiers (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne directrice du Département d’Études Anglophones (2021–2022)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associations et sociétés savantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’association GESPIN (Gesture and Speech in Interaction) depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du hub ISGS-France (International Society for Gesture Studies) depuis 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comités éditoriaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Mouton de Gruyter)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Praxématique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Modal Density in Climate Change Discourse: A Multimodal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Communication. Online Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57656/sc-2025-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la crise en images : métaphores visuelles et cognition dans les représentations du climat et de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaïa Attou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148ny⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of conjoined comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (4), pp.593-631. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2024-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Stratégies de mise en saillance et recherche d'adhésion / Strategies linked to phenomena of salience and their role in terms of seeking adherence, 37, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12pod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes discursifs dans les conférences TED Talk. Synchronisation gestes/parole et prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Discours et gestualité: pour des approches multimodales du langage / Discourse and gesture: Towards multimodal approaches to language, 53 (2), pp.15-39. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-53020002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture profile of fluent and non-fluent people with aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.14742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, prosody and verbal content in non-fluent aphasic speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2020-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The verbal, vocal, and gestural expression of (in)dependency in two types of subordinate constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corpora and discourse studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.117 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are Three Syntactic Types of Subordinate Clauses Different in Terms of Informational Weight?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelles frontières de la grammaticalité, 23, pp.1200. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Fact and Fiction: Semantic fields and Image Content in Crime Infotainment programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2016-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Parentheticals in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.197-217. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Hyperbole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach to markedness in spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of three open-palm hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 246, pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, Intonation and the Pragmatic Structure of Narratives in British English Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">York Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Series 2 (Issue 3), pp.55-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses démarcatives déplacées en anglais spontané. Marquage kinésique et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.155-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité séquentielle et constructions comparatives en anglais : segmentation, contraste et emphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Phénomènes de segmentation &amp; balisage discursif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandine Pennec, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et annotation : présentation du logiciel ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Phénomènes de segmentation &amp; balisage discursif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandine Pennec, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Discourse in the Body: Contrast and Composition in Gesture Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific LSP &amp; Professional Communication Association conference (LSPPC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City university of Hong Kong, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change. Quantifying Modal Density in Climate Change Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière &amp;quot;Multimodalité de la disfluence dans la parole aphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Ajustements discursifs et interactionnels en contexte de handicap communicationnel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition et dynamique interactionnelle : Co-construction du sens et rapports de force dans une interview politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « La répétition en discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doubles comparatifs en anglais : entre construction grammaticale et stratégies multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Gesture Studies France (ISGS France), Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than one gesture but less than two? Inter-stroke dependencies in form and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuyler Laparle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel Scholman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.245-264, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61066-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe « Modèles et Discours » : La multimodalité en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Szlamowicz; Équipe « Modèles et Discours » du Centre Interlangues Texte, Image, Langage (TIL – UR 4182 – Université de Bourgogne), May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la planète, penser les futurs possibles. Analyse linguistique des discours multimodaux sur l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique du Master MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Christèle Le Bihan Colleran, Jan 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double comparatif forme-t-il une construction multimodale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude " La saillance dans la délinéarisation du message. Aspects multidimensionels et multimodaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche Comté, Sep 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IMCC (International Multimodal Communication Center)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, All Souls College, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exposition à l'exhortation : montée en puissance du discours écologique face à l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Stratégies de mise en saillance et recherche d’adhésion dans les textes et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Pennec, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Analysis of Language Change in Ecological Discourses on Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference DAMMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Butler, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic gestures and prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Institute for Psycholinguistics, 2023, Nimègue, Netherlands. Paper 6893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues maternelles, langues minorées. Le cas du kabyle et de l’arabe bejaoui en classe d’apprentissage en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School of Multilingualism, European Languages and Societies – WSM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turun yliopisto (Suomi) – University of Turku (Finland), Mar 2023, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures of joint attention in multimodal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Direct interaction : methods of research, epistemology, and conceptualization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du focus contrastif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Structure informationnelle et multimodalité en interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics of points and beats in interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure in (a)typical speech, a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALC-2: The 2nd Meeting of the Czech Association for Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myrjam Fried; Česká asociace kognitivní lingvistiky – Czech Association for Language and Cognition (CALC), Nov 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses gestuelles correspondent-elles à des dysfluences verbales chez les personnes aphasiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France. pp.605-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité, référenciation et gestion de l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'hommage à Jean-Marc Colletta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes discursifs et structure informationnelle dans les conférences en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Faits de Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliyah Morgenstern, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Theatre Goes Giant. Travel as metaphor and megalomania in the street performances of Royal de Luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Multimodal tropes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens gestes/parole dans les aphasies fluentes et non-fluentes. Quelques observations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de groupe ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cultural Study of Open-Palm Hand Gestures and their Prosodic Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tokyo, Japan. pp.285-289, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2020-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistic Approach to Augmentative and Alternative Communication : Use of a Symbol-to-Speech Device by a Nonverbal Person with Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pensivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference A-Mode, Approaches to Multimodal Digital Environments: from Theories to Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Multimodal Approach to Subordination in Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-15 : The Fifteenth International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nishinomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture / speech alignment in weather reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paderborn, Germany. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17619/UNIPB/1-805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-Speech Alignment in Aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Philo - Corpus à(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and speech prosody in aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic boundaries by naïve listeners in three different types of subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture/speech integration in the perception of prosodic emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international speech communication association, Jun 2018, Poznań, Poland. pp.35-39, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et prosodie dans la parole aphasique non fluente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix en Provence, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gestures in the perception of boundaries in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGS 2018 (8th Conference of the International Society for Gesture Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Reports as Multimodal Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Communication: Developing New Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multimodal expression of subordination in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC 2017 (International Conference on Multimodal Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do gestures in subordination tell us about clause (in)dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN2017- Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal and Bimodal Backchannels in Conversational English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Renaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.27-37, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SemDial.2017-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les linguistes en sont-ils venus aux mains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos; Projet Stereolux, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinate clauses and background information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPrA 2017 (15th International Pragmatics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic boundaries in subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2016-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’(in)dépendance multimodale des propositions subordonnées en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ENS-LaTTiCe "Multimodalité et Constructions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This area of rain will stick South in the far North &amp;quot; Pointing and Deixis in Weather Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Mark Tutton, Sep 2015, Nantes, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et parole : interaction entre les différentes modalités d'encodage de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du geste "Main mouvement et émotion''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal representation and knowledge transfer in a French educational television programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference 360°: Encompassing the Multimodality of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carmen Daniela Maier, 2014, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension gestuelle en co-présence d'un accent d'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture amplitude and prosodic emphatic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PS-ProminenceS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Viterbo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles théoriques de production gestuelle à l'épreuve des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of gestures and gaze in marked constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 conference of the American Association for Applied Linguistics (AAAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational television programmes: towards greater modal complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de segmentation de la gestualité co-verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie multimodale. Les enchères chantées aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale des particules d'extension « et tout ça, etc. » en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours Prosodie (IDP09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisation and Prosodic Emphasis in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gespin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bielefeld, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Discourse Markers 'donc', 'alors' and 'en fait' in Conversational French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS VXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.671-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in the Expression of Modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcing Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Linguistic Annotation and Interacting Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et exploitation linguistique des phénomènes gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : " CID, un corpus de données interactionnelles : Méthodologie et enjeux théoriques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation multimodale du français parlé. Le cas des pointages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN - Atelier Degels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Relationships between Speech and Co-Verbal Gestures in Spontaneous French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation, Workshop on Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations temporelles entre parole et gestualité co-verbale en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture catchments and density in narratives of personal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Poznan, Poland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage (spatio-temporel) en français et en anglais. Aspects prosodiques et gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Cerlico : Grammaire et Prosodie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation de l'anglais parlé : apport de la multimodalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du CerLiCO : Grammaire et Prosodie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO – Cercle linguistique du Centre et de l'Ouest, May 2008, Rennes, France. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared and sharing knowledge in British English: a multimodal analysis of identity construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialog2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la structure du récit oral. Mais quel oral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testimonials on emotions - a multimodal speech analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes, LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ellipses de la conversation spontanée en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ellipse et effacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Etienne, France. pp.247-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et l'enseignement de l'oral à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser tout haut. Analyse multimodale de fins de séquences conversationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Cederom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.715-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit spontané oral en français et en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic seminar at the School of English, Communication and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CID Video Corpus: A Multimodal Resource for Gesture Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel ANVIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS CONTACI (CONstitution, Traitement et Analyse de Corpus d'Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’un corpus en vue d’une analyse multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude, “Pratiques Langagières”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2006, Ivry sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de son et d’image, du terrain à la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Surget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique ELCO, “Linguistique des corpus oraux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amina Mettouchi et Anne Lacheret, 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répétition stylistique en anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France. pp.541-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Formulations in Young Adults' Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scalarité : autant de moyens d'expression, autant d'effets de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Intonation in English Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference of the International Society for Gesture Studies “Corps en interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenza Mondada, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic Intensity in Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de l'École Doctorale de Paris III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'intensité exprimés à l'oral. Du discours à la gestualité en passant par la prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVes Journées d'Étude sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Maroc. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive, Prosodic and Gestural Analysis of Focalisation Pauses in British English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des indices prosodiques et des marques posturo-mimo-gestuelles dans la gestion des tours de parole en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France. pp.133-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in English Phonology for the Agrégation. Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, 9782340108547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Discours Multimodale. Gestualité et prosodie en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langues, gestes, paroles, 978-2-37747-094-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement à l’épreuve de phonologie à l’Agrégation d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2015, 9782340006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anda Fournel et Jean-Pascal Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et adolescents en discussion philosophique. Approches pluridisciplinaires autour du corpus A(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-64, 2023, 9782377474271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reference in Weather Reports. The Contribution of Gesture in French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Galhano-Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-40, 2019, 978-1-5275-3536-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive gestures in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Maria Galhano Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing Ltd, pp.8-18, 2019, 9781527535367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Face-to-Face Interaction: Repetition as a Multimodal Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matej Rojc &amp; Nick Campbell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coverbal synchrony in Human-Machine Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers/CRC Press, pp.141-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kipp M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data session : Est-on désaligné quand on ne répond pas tout à fait à la question ? Laboratoire ICAR, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales (Mémoire de synthèse de l'Habilitation à Diriger des Recherches)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre discours, intonation et gestualité en anglais britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do conjoined comparatives form multimodal constructions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Gesture Studies (ISGS 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du tabou : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic features of speech in synchrony with four pragmatic gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSYM Symposium Series on Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Barcelona (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: peaks or troughs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Prosody and Meaning: Information Structure and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime infotainment : reality or fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Pragmatics Conference (IPrA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compositional meaning of stances in the tai chi solo form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: autonomy or dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix Summer School on Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the conference &amp;quot;Gesture and Speech in Interaction&amp;quot; (GESPIN 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Interfaces prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAI, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF2B7896"/>
+    <w:nsid w:val="FEFA94B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9C335BA4"/>
+    <w:nsid w:val="72CE7139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="93B0ACF7"/>
+    <w:nsid w:val="F4768ECA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A0FF3F1"/>
+    <w:nsid w:val="DC9CC670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3CF341E9"/>
+    <w:nsid w:val="96CA9FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="66EE8000"/>
+    <w:nsid w:val="9313D73B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="571E7D0C"/>
+    <w:nsid w:val="EF115727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5DC09F8E"/>
+    <w:nsid w:val="783BE48A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DA95BD81"/>
+    <w:nsid w:val="6F75F247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="168862C4"/>
+    <w:nsid w:val="74F70806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8E883C1F"/>
+    <w:nsid w:val="488DD63D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3C55D9F5"/>
+    <w:nsid w:val="8BB29ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="80D8635E"/>
+    <w:nsid w:val="3D594EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaelle.ferre@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269790v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2024-0057" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57656/sc-2025-0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239;a Attou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148ny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2020-0016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2016-0018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.06.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ferre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuyler Laparle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Scholman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61066-0_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bellil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mettouchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-58" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pensivy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17619/UNIPB/1-805" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Renaudier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SemDial.2017-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2016-38" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017347v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827618v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365156v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666087v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;zin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Surget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/actualites/nouveautes/analyse-de-discours-multimodale--578766.kjsp?RH=1505741714424" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150481v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/30123" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-3536-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426548v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337354v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365192v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436847v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tutton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaelle.ferre@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57656/sc-2025-0019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239;a Attou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148ny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2024-0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2020-0016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2016-0018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ferre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuyler Laparle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Scholman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61066-0_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bellil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mettouchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-58" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pensivy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17619/UNIPB/1-805" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Renaudier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SemDial.2017-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2016-38" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666097v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666094v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;zin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Surget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168329v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135441v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/actualites/nouveautes/analyse-de-discours-multimodale--578766.kjsp?RH=1505741714424" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/30123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-3536-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087438v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tutton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>