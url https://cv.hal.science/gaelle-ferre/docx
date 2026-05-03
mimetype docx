--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Ferré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités – Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers – Faculté Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d’Études Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FOReLLIS – Axe 3 “Construction des discours”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée dans les sections CNU 7 et 11</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau : Bâtiment A3, bureau C201</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle.ferre@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master MEEF (INSPE / UFR Lettres & Langues)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours PLC en Licence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique et phonologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours (incluant multimodalité et interaction)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l’image et communication multimodale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours enseignées récemment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reading Visual Images (L1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactional Pragmatics (L2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Variation phonétique (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique du discours (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours multimodal (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corpus et méthodologie : formation à ELAN (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface syntaxe-prosodie (M2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation CAPES/AGRÉGATION : phonologie et linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Latex (formation doctorale)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’inscrivent dans le champ de l’analyse multimodale du discours, avec une approche centrée sur les interactions entre parole, gestes, prosodie, organisation syntaxique et structures discursives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes principaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discours médiatiques et multimodalité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métaphores visuelles dans les discours de crise (climat / COVID-19)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Densité modale et stratégies persuasives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestualité et structuration du discours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestes d’organisation du discours, séquences contrastives, saillance discursive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion verbale, vocale et gestuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole pathologique (aphasie) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégies multimodales compensatoires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alignement gestuel et prosodique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion et fragmentation du discours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de spécialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multimodalité, gestualité coverbale, prosodie, corpus oraux et multimodaux, interaction, aphasie, métaphore, discours de crise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitée à diriger des recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de mémoires M1/M2 et de thèses de doctorat en : phonétique, prosodie, multimodalité, analyse du discours, variation, pragmatique de l’interaction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOReLLIS (UR 15076) – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 3 : Construction des discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l’axe depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et collectives depuis 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente de la Commission d’Expertise Scientifique (2022– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élue à la Commission de la Recherche (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Académique de l’Université de Poitiers (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne directrice du Département d’Études Anglophones (2021–2022)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associations et sociétés savantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’association GESPIN (Gesture and Speech in Interaction) depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du hub ISGS-France (International Society for Gesture Studies) depuis 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comités éditoriaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Mouton de Gruyter)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Praxématique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Modal Density in Climate Change Discourse: A Multimodal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Communication. Online Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57656/sc-2025-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la crise en images : métaphores visuelles et cognition dans les représentations du climat et de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaïa Attou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148ny⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of conjoined comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (4), pp.593-631. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2024-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Stratégies de mise en saillance et recherche d'adhésion / Strategies linked to phenomena of salience and their role in terms of seeking adherence, 37, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12pod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes discursifs dans les conférences TED Talk. Synchronisation gestes/parole et prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Discours et gestualité: pour des approches multimodales du langage / Discourse and gesture: Towards multimodal approaches to language, 53 (2), pp.15-39. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-53020002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture profile of fluent and non-fluent people with aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.14742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, prosody and verbal content in non-fluent aphasic speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2020-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The verbal, vocal, and gestural expression of (in)dependency in two types of subordinate constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corpora and discourse studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.117 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are Three Syntactic Types of Subordinate Clauses Different in Terms of Informational Weight?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelles frontières de la grammaticalité, 23, pp.1200. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Fact and Fiction: Semantic fields and Image Content in Crime Infotainment programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2016-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Parentheticals in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.197-217. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Hyperbole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach to markedness in spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of three open-palm hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 246, pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, Intonation and the Pragmatic Structure of Narratives in British English Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">York Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Series 2 (Issue 3), pp.55-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses démarcatives déplacées en anglais spontané. Marquage kinésique et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.155-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité séquentielle et constructions comparatives en anglais : segmentation, contraste et emphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Phénomènes de segmentation &amp; balisage discursif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandine Pennec, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et annotation : présentation du logiciel ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Phénomènes de segmentation &amp; balisage discursif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandine Pennec, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Discourse in the Body: Contrast and Composition in Gesture Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific LSP &amp; Professional Communication Association conference (LSPPC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City university of Hong Kong, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change. Quantifying Modal Density in Climate Change Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière &amp;quot;Multimodalité de la disfluence dans la parole aphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Ajustements discursifs et interactionnels en contexte de handicap communicationnel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition et dynamique interactionnelle : Co-construction du sens et rapports de force dans une interview politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « La répétition en discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doubles comparatifs en anglais : entre construction grammaticale et stratégies multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Gesture Studies France (ISGS France), Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than one gesture but less than two? Inter-stroke dependencies in form and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuyler Laparle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel Scholman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.245-264, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61066-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe « Modèles et Discours » : La multimodalité en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Szlamowicz; Équipe « Modèles et Discours » du Centre Interlangues Texte, Image, Langage (TIL – UR 4182 – Université de Bourgogne), May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la planète, penser les futurs possibles. Analyse linguistique des discours multimodaux sur l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique du Master MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Christèle Le Bihan Colleran, Jan 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double comparatif forme-t-il une construction multimodale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude " La saillance dans la délinéarisation du message. Aspects multidimensionels et multimodaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche Comté, Sep 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IMCC (International Multimodal Communication Center)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, All Souls College, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exposition à l'exhortation : montée en puissance du discours écologique face à l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Stratégies de mise en saillance et recherche d’adhésion dans les textes et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Pennec, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Analysis of Language Change in Ecological Discourses on Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference DAMMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Butler, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic gestures and prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Institute for Psycholinguistics, 2023, Nimègue, Netherlands. Paper 6893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues maternelles, langues minorées. Le cas du kabyle et de l’arabe bejaoui en classe d’apprentissage en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School of Multilingualism, European Languages and Societies – WSM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turun yliopisto (Suomi) – University of Turku (Finland), Mar 2023, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures of joint attention in multimodal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Direct interaction : methods of research, epistemology, and conceptualization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du focus contrastif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Structure informationnelle et multimodalité en interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics of points and beats in interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure in (a)typical speech, a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALC-2: The 2nd Meeting of the Czech Association for Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myrjam Fried; Česká asociace kognitivní lingvistiky – Czech Association for Language and Cognition (CALC), Nov 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses gestuelles correspondent-elles à des dysfluences verbales chez les personnes aphasiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France. pp.605-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité, référenciation et gestion de l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'hommage à Jean-Marc Colletta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes discursifs et structure informationnelle dans les conférences en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Faits de Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliyah Morgenstern, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Theatre Goes Giant. Travel as metaphor and megalomania in the street performances of Royal de Luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Multimodal tropes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens gestes/parole dans les aphasies fluentes et non-fluentes. Quelques observations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de groupe ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cultural Study of Open-Palm Hand Gestures and their Prosodic Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tokyo, Japan. pp.285-289, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2020-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistic Approach to Augmentative and Alternative Communication : Use of a Symbol-to-Speech Device by a Nonverbal Person with Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pensivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference A-Mode, Approaches to Multimodal Digital Environments: from Theories to Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Multimodal Approach to Subordination in Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-15 : The Fifteenth International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nishinomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture / speech alignment in weather reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paderborn, Germany. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17619/UNIPB/1-805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-Speech Alignment in Aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Philo - Corpus à(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and speech prosody in aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic boundaries by naïve listeners in three different types of subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture/speech integration in the perception of prosodic emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international speech communication association, Jun 2018, Poznań, Poland. pp.35-39, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et prosodie dans la parole aphasique non fluente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix en Provence, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gestures in the perception of boundaries in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGS 2018 (8th Conference of the International Society for Gesture Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Reports as Multimodal Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Communication: Developing New Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multimodal expression of subordination in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC 2017 (International Conference on Multimodal Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do gestures in subordination tell us about clause (in)dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN2017- Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal and Bimodal Backchannels in Conversational English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Renaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.27-37, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SemDial.2017-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les linguistes en sont-ils venus aux mains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos; Projet Stereolux, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinate clauses and background information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPrA 2017 (15th International Pragmatics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic boundaries in subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2016-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’(in)dépendance multimodale des propositions subordonnées en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ENS-LaTTiCe "Multimodalité et Constructions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This area of rain will stick South in the far North &amp;quot; Pointing and Deixis in Weather Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Mark Tutton, Sep 2015, Nantes, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et parole : interaction entre les différentes modalités d'encodage de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du geste "Main mouvement et émotion''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal representation and knowledge transfer in a French educational television programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference 360°: Encompassing the Multimodality of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carmen Daniela Maier, 2014, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension gestuelle en co-présence d'un accent d'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture amplitude and prosodic emphatic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PS-ProminenceS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Viterbo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles théoriques de production gestuelle à l'épreuve des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of gestures and gaze in marked constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 conference of the American Association for Applied Linguistics (AAAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational television programmes: towards greater modal complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de segmentation de la gestualité co-verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie multimodale. Les enchères chantées aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale des particules d'extension « et tout ça, etc. » en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours Prosodie (IDP09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisation and Prosodic Emphasis in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gespin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bielefeld, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Discourse Markers 'donc', 'alors' and 'en fait' in Conversational French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS VXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.671-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in the Expression of Modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcing Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Linguistic Annotation and Interacting Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et exploitation linguistique des phénomènes gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : " CID, un corpus de données interactionnelles : Méthodologie et enjeux théoriques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation multimodale du français parlé. Le cas des pointages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN - Atelier Degels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Relationships between Speech and Co-Verbal Gestures in Spontaneous French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation, Workshop on Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations temporelles entre parole et gestualité co-verbale en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture catchments and density in narratives of personal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Poznan, Poland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage (spatio-temporel) en français et en anglais. Aspects prosodiques et gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Cerlico : Grammaire et Prosodie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation de l'anglais parlé : apport de la multimodalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du CerLiCO : Grammaire et Prosodie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO – Cercle linguistique du Centre et de l'Ouest, May 2008, Rennes, France. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared and sharing knowledge in British English: a multimodal analysis of identity construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialog2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la structure du récit oral. Mais quel oral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testimonials on emotions - a multimodal speech analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes, LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ellipses de la conversation spontanée en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ellipse et effacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Etienne, France. pp.247-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et l'enseignement de l'oral à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser tout haut. Analyse multimodale de fins de séquences conversationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Cederom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.715-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit spontané oral en français et en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic seminar at the School of English, Communication and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CID Video Corpus: A Multimodal Resource for Gesture Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel ANVIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS CONTACI (CONstitution, Traitement et Analyse de Corpus d'Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’un corpus en vue d’une analyse multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude, “Pratiques Langagières”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2006, Ivry sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de son et d’image, du terrain à la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Surget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique ELCO, “Linguistique des corpus oraux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amina Mettouchi et Anne Lacheret, 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répétition stylistique en anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France. pp.541-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Formulations in Young Adults' Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scalarité : autant de moyens d'expression, autant d'effets de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Intonation in English Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference of the International Society for Gesture Studies “Corps en interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenza Mondada, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic Intensity in Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de l'École Doctorale de Paris III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'intensité exprimés à l'oral. Du discours à la gestualité en passant par la prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVes Journées d'Étude sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Maroc. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive, Prosodic and Gestural Analysis of Focalisation Pauses in British English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des indices prosodiques et des marques posturo-mimo-gestuelles dans la gestion des tours de parole en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France. pp.133-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in English Phonology for the Agrégation. Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, 9782340108547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Discours Multimodale. Gestualité et prosodie en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langues, gestes, paroles, 978-2-37747-094-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement à l’épreuve de phonologie à l’Agrégation d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2015, 9782340006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anda Fournel et Jean-Pascal Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et adolescents en discussion philosophique. Approches pluridisciplinaires autour du corpus A(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-64, 2023, 9782377474271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reference in Weather Reports. The Contribution of Gesture in French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Galhano-Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-40, 2019, 978-1-5275-3536-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive gestures in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Maria Galhano Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing Ltd, pp.8-18, 2019, 9781527535367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Face-to-Face Interaction: Repetition as a Multimodal Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matej Rojc &amp; Nick Campbell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coverbal synchrony in Human-Machine Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers/CRC Press, pp.141-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kipp M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data session : Est-on désaligné quand on ne répond pas tout à fait à la question ? Laboratoire ICAR, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales (Mémoire de synthèse de l'Habilitation à Diriger des Recherches)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre discours, intonation et gestualité en anglais britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do conjoined comparatives form multimodal constructions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Gesture Studies (ISGS 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du tabou : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic features of speech in synchrony with four pragmatic gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSYM Symposium Series on Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Barcelona (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: peaks or troughs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Prosody and Meaning: Information Structure and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime infotainment : reality or fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Pragmatics Conference (IPrA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compositional meaning of stances in the tai chi solo form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: autonomy or dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix Summer School on Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the conference &amp;quot;Gesture and Speech in Interaction&amp;quot; (GESPIN 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Interfaces prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAI, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Ferré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités – Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers – Faculté Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d’Études Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FOReLLIS – Axe 3 “Construction des discours”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée dans les sections CNU 7 et 11</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau : Bâtiment A3, bureau C201</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle.ferre@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master MEEF (INSPE / UFR Lettres & Langues)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours PLC en Licence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique et phonologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours (incluant multimodalité et interaction)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l’image et communication multimodale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours enseignées récemment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reading Visual Images (L1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactional Pragmatics (L2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Variation phonétique (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique du discours (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours multimodal (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corpus et méthodologie : formation à ELAN (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface syntaxe-prosodie (M2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation CAPES/AGRÉGATION : phonologie et linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Latex (formation doctorale)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’inscrivent dans le champ de l’analyse multimodale du discours, avec une approche centrée sur les interactions entre parole, gestes, prosodie, organisation syntaxique et structures discursives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes principaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discours médiatiques et multimodalité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métaphores visuelles dans les discours de crise (climat / COVID-19)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Densité modale et stratégies persuasives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestualité et structuration du discours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestes d’organisation du discours, séquences contrastives, saillance discursive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion verbale, vocale et gestuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole pathologique (aphasie) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégies multimodales compensatoires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alignement gestuel et prosodique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion et fragmentation du discours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de spécialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multimodalité, gestualité coverbale, prosodie, corpus oraux et multimodaux, interaction, aphasie, métaphore, discours de crise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitée à diriger des recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de mémoires M1/M2 et de thèses de doctorat en : phonétique, prosodie, multimodalité, analyse du discours, variation, pragmatique de l’interaction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOReLLIS (UR 15076) – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 3 : Construction des discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l’axe depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et collectives depuis 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente de la Commission d’Expertise Scientifique (2022– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élue à la Commission de la Recherche (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Académique de l’Université de Poitiers (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne directrice du Département d’Études Anglophones (2021–2022)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associations et sociétés savantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’association GESPIN (Gesture and Speech in Interaction) depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du hub ISGS-France (International Society for Gesture Studies) depuis 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comités éditoriaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Mouton de Gruyter)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Praxématique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la crise en images : métaphores visuelles et cognition dans les représentations du climat et de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaïa Attou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148ny⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Modal Density in Climate Change Discourse: A Multimodal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Communication. Online Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57656/sc-2025-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of conjoined comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (4), pp.593-631. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2024-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Stratégies de mise en saillance et recherche d'adhésion / Strategies linked to phenomena of salience and their role in terms of seeking adherence, 37, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12pod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes discursifs dans les conférences TED Talk. Synchronisation gestes/parole et prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Discours et gestualité: pour des approches multimodales du langage / Discourse and gesture: Towards multimodal approaches to language, 53 (2), pp.15-39. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-53020002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture profile of fluent and non-fluent people with aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.14742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, prosody and verbal content in non-fluent aphasic speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2020-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The verbal, vocal, and gestural expression of (in)dependency in two types of subordinate constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corpora and discourse studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.117 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are Three Syntactic Types of Subordinate Clauses Different in Terms of Informational Weight?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelles frontières de la grammaticalité, 23, pp.1200. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Fact and Fiction: Semantic fields and Image Content in Crime Infotainment programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2016-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Parentheticals in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.197-217. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Hyperbole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach to markedness in spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of three open-palm hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 246, pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, Intonation and the Pragmatic Structure of Narratives in British English Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">York Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Series 2 (Issue 3), pp.55-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses démarcatives déplacées en anglais spontané. Marquage kinésique et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.155-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité séquentielle et constructions comparatives en anglais : segmentation, contraste et emphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Phénomènes de segmentation &amp; balisage discursif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandine Pennec, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et annotation : présentation du logiciel ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Phénomènes de segmentation &amp; balisage discursif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandine Pennec, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Discourse in the Body: Contrast and Composition in Gesture Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific LSP &amp; Professional Communication Association conference (LSPPC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City university of Hong Kong, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change. Quantifying Modal Density in Climate Change Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière &amp;quot;Multimodalité de la disfluence dans la parole aphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Ajustements discursifs et interactionnels en contexte de handicap communicationnel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition et dynamique interactionnelle : Co-construction du sens et rapports de force dans une interview politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « La répétition en discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doubles comparatifs en anglais : entre construction grammaticale et stratégies multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Gesture Studies France (ISGS France), Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe « Modèles et Discours » : La multimodalité en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Szlamowicz; Équipe « Modèles et Discours » du Centre Interlangues Texte, Image, Langage (TIL – UR 4182 – Université de Bourgogne), May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than one gesture but less than two? Inter-stroke dependencies in form and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuyler Laparle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel Scholman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.245-264, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61066-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la planète, penser les futurs possibles. Analyse linguistique des discours multimodaux sur l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique du Master MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Christèle Le Bihan Colleran, Jan 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double comparatif forme-t-il une construction multimodale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude " La saillance dans la délinéarisation du message. Aspects multidimensionels et multimodaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche Comté, Sep 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IMCC (International Multimodal Communication Center)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, All Souls College, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exposition à l'exhortation : montée en puissance du discours écologique face à l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Stratégies de mise en saillance et recherche d’adhésion dans les textes et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Pennec, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Analysis of Language Change in Ecological Discourses on Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference DAMMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Butler, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic gestures and prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Institute for Psycholinguistics, 2023, Nimègue, Netherlands. Paper 6893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues maternelles, langues minorées. Le cas du kabyle et de l’arabe bejaoui en classe d’apprentissage en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School of Multilingualism, European Languages and Societies – WSM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turun yliopisto (Suomi) – University of Turku (Finland), Mar 2023, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics of points and beats in interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure in (a)typical speech, a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALC-2: The 2nd Meeting of the Czech Association for Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myrjam Fried; Česká asociace kognitivní lingvistiky – Czech Association for Language and Cognition (CALC), Nov 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du focus contrastif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Structure informationnelle et multimodalité en interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures of joint attention in multimodal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Direct interaction : methods of research, epistemology, and conceptualization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses gestuelles correspondent-elles à des dysfluences verbales chez les personnes aphasiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France. pp.605-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité, référenciation et gestion de l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'hommage à Jean-Marc Colletta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes discursifs et structure informationnelle dans les conférences en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Faits de Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliyah Morgenstern, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Theatre Goes Giant. Travel as metaphor and megalomania in the street performances of Royal de Luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Multimodal tropes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens gestes/parole dans les aphasies fluentes et non-fluentes. Quelques observations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de groupe ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cultural Study of Open-Palm Hand Gestures and their Prosodic Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tokyo, Japan. pp.285-289, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2020-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Multimodal Approach to Subordination in Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-15 : The Fifteenth International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nishinomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistic Approach to Augmentative and Alternative Communication : Use of a Symbol-to-Speech Device by a Nonverbal Person with Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pensivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference A-Mode, Approaches to Multimodal Digital Environments: from Theories to Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture / speech alignment in weather reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paderborn, Germany. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17619/UNIPB/1-805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-Speech Alignment in Aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Philo - Corpus à(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and speech prosody in aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic boundaries by naïve listeners in three different types of subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture/speech integration in the perception of prosodic emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international speech communication association, Jun 2018, Poznań, Poland. pp.35-39, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et prosodie dans la parole aphasique non fluente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix en Provence, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gestures in the perception of boundaries in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGS 2018 (8th Conference of the International Society for Gesture Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Reports as Multimodal Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Communication: Developing New Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multimodal expression of subordination in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC 2017 (International Conference on Multimodal Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do gestures in subordination tell us about clause (in)dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN2017- Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal and Bimodal Backchannels in Conversational English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Renaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.27-37, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SemDial.2017-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les linguistes en sont-ils venus aux mains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos; Projet Stereolux, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinate clauses and background information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPrA 2017 (15th International Pragmatics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic boundaries in subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2016-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’(in)dépendance multimodale des propositions subordonnées en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ENS-LaTTiCe "Multimodalité et Constructions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This area of rain will stick South in the far North &amp;quot; Pointing and Deixis in Weather Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Mark Tutton, Sep 2015, Nantes, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et parole : interaction entre les différentes modalités d'encodage de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du geste "Main mouvement et émotion''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal representation and knowledge transfer in a French educational television programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference 360°: Encompassing the Multimodality of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carmen Daniela Maier, 2014, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension gestuelle en co-présence d'un accent d'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture amplitude and prosodic emphatic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PS-ProminenceS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Viterbo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles théoriques de production gestuelle à l'épreuve des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of gestures and gaze in marked constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 conference of the American Association for Applied Linguistics (AAAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational television programmes: towards greater modal complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de segmentation de la gestualité co-verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie multimodale. Les enchères chantées aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Discourse Markers 'donc', 'alors' and 'en fait' in Conversational French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS VXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.671-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale des particules d'extension « et tout ça, etc. » en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours Prosodie (IDP09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisation and Prosodic Emphasis in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gespin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bielefeld, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in the Expression of Modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcing Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Linguistic Annotation and Interacting Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et exploitation linguistique des phénomènes gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : " CID, un corpus de données interactionnelles : Méthodologie et enjeux théoriques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation multimodale du français parlé. Le cas des pointages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN - Atelier Degels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Relationships between Speech and Co-Verbal Gestures in Spontaneous French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation, Workshop on Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations temporelles entre parole et gestualité co-verbale en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage (spatio-temporel) en français et en anglais. Aspects prosodiques et gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Cerlico : Grammaire et Prosodie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture catchments and density in narratives of personal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Poznan, Poland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation de l'anglais parlé : apport de la multimodalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du CerLiCO : Grammaire et Prosodie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO – Cercle linguistique du Centre et de l'Ouest, May 2008, Rennes, France. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared and sharing knowledge in British English: a multimodal analysis of identity construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialog2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la structure du récit oral. Mais quel oral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testimonials on emotions - a multimodal speech analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes, LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ellipses de la conversation spontanée en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ellipse et effacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Etienne, France. pp.247-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et l'enseignement de l'oral à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser tout haut. Analyse multimodale de fins de séquences conversationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Cederom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.715-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic seminar at the School of English, Communication and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit spontané oral en français et en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CID Video Corpus: A Multimodal Resource for Gesture Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel ANVIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS CONTACI (CONstitution, Traitement et Analyse de Corpus d'Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répétition stylistique en anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France. pp.541-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de son et d’image, du terrain à la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Surget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique ELCO, “Linguistique des corpus oraux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amina Mettouchi et Anne Lacheret, 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’un corpus en vue d’une analyse multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude, “Pratiques Langagières”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2006, Ivry sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Formulations in Young Adults' Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scalarité : autant de moyens d'expression, autant d'effets de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Intonation in English Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference of the International Society for Gesture Studies “Corps en interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenza Mondada, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic Intensity in Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de l'École Doctorale de Paris III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'intensité exprimés à l'oral. Du discours à la gestualité en passant par la prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVes Journées d'Étude sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Maroc. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive, Prosodic and Gestural Analysis of Focalisation Pauses in British English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des indices prosodiques et des marques posturo-mimo-gestuelles dans la gestion des tours de parole en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France. pp.133-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in English Phonology for the Agrégation. Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, 9782340108547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Discours Multimodale. Gestualité et prosodie en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langues, gestes, paroles, 978-2-37747-094-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement à l’épreuve de phonologie à l’Agrégation d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2015, 9782340006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anda Fournel et Jean-Pascal Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et adolescents en discussion philosophique. Approches pluridisciplinaires autour du corpus A(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-64, 2023, 9782377474271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reference in Weather Reports. The Contribution of Gesture in French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Galhano-Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-40, 2019, 978-1-5275-3536-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive gestures in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Maria Galhano Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing Ltd, pp.8-18, 2019, 9781527535367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Face-to-Face Interaction: Repetition as a Multimodal Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matej Rojc &amp; Nick Campbell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coverbal synchrony in Human-Machine Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers/CRC Press, pp.141-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kipp M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data session : Est-on désaligné quand on ne répond pas tout à fait à la question ? Laboratoire ICAR, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales (Mémoire de synthèse de l'Habilitation à Diriger des Recherches)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre discours, intonation et gestualité en anglais britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do conjoined comparatives form multimodal constructions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Gesture Studies (ISGS 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du tabou : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic features of speech in synchrony with four pragmatic gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSYM Symposium Series on Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Barcelona (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: peaks or troughs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Prosody and Meaning: Information Structure and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime infotainment : reality or fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Pragmatics Conference (IPrA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compositional meaning of stances in the tai chi solo form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: autonomy or dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix Summer School on Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the conference &amp;quot;Gesture and Speech in Interaction&amp;quot; (GESPIN 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Interfaces prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAI, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEFA94B4"/>
+    <w:nsid w:val="824795BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72CE7139"/>
+    <w:nsid w:val="79AC66FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F4768ECA"/>
+    <w:nsid w:val="7BB28B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DC9CC670"/>
+    <w:nsid w:val="6DB35F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="96CA9FE3"/>
+    <w:nsid w:val="5F0DACD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9313D73B"/>
+    <w:nsid w:val="78356258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EF115727"/>
+    <w:nsid w:val="0429812B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="783BE48A"/>
+    <w:nsid w:val="C96F6438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6F75F247"/>
+    <w:nsid w:val="598D9A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="74F70806"/>
+    <w:nsid w:val="67A1DC31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="488DD63D"/>
+    <w:nsid w:val="6E1BC952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8BB29ABF"/>
+    <w:nsid w:val="48A4DF21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3D594EC6"/>
+    <w:nsid w:val="0FC39336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaelle.ferre@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57656/sc-2025-0019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239;a Attou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148ny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2024-0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2020-0016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2016-0018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ferre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuyler Laparle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Scholman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61066-0_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bellil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mettouchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-58" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pensivy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17619/UNIPB/1-805" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Renaudier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SemDial.2017-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2016-38" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666097v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666094v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;zin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Surget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168329v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135441v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/actualites/nouveautes/analyse-de-discours-multimodale--578766.kjsp?RH=1505741714424" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/30123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-3536-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087438v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tutton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaelle.ferre@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239;a Attou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148ny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57656/sc-2025-0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2024-0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2020-0016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2016-0018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ferre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuyler Laparle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Scholman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61066-0_15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bellil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mettouchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-58" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pensivy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17619/UNIPB/1-805" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Renaudier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SemDial.2017-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2016-38" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666097v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666087v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;zin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Surget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135441v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/actualites/nouveautes/analyse-de-discours-multimodale--578766.kjsp?RH=1505741714424" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/30123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-3536-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087438v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tutton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>