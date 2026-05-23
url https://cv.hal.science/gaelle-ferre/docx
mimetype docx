--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Ferré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités – Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers – Faculté Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d’Études Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FOReLLIS – Axe 3 “Construction des discours”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée dans les sections CNU 7 et 11</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau : Bâtiment A3, bureau C201</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle.ferre@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master MEEF (INSPE / UFR Lettres & Langues)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours PLC en Licence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique et phonologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours (incluant multimodalité et interaction)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l’image et communication multimodale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours enseignées récemment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reading Visual Images (L1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactional Pragmatics (L2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Variation phonétique (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique du discours (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours multimodal (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corpus et méthodologie : formation à ELAN (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface syntaxe-prosodie (M2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation CAPES/AGRÉGATION : phonologie et linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Latex (formation doctorale)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’inscrivent dans le champ de l’analyse multimodale du discours, avec une approche centrée sur les interactions entre parole, gestes, prosodie, organisation syntaxique et structures discursives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes principaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discours médiatiques et multimodalité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métaphores visuelles dans les discours de crise (climat / COVID-19)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Densité modale et stratégies persuasives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestualité et structuration du discours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestes d’organisation du discours, séquences contrastives, saillance discursive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion verbale, vocale et gestuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole pathologique (aphasie) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégies multimodales compensatoires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alignement gestuel et prosodique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion et fragmentation du discours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de spécialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multimodalité, gestualité coverbale, prosodie, corpus oraux et multimodaux, interaction, aphasie, métaphore, discours de crise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitée à diriger des recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de mémoires M1/M2 et de thèses de doctorat en : phonétique, prosodie, multimodalité, analyse du discours, variation, pragmatique de l’interaction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOReLLIS (UR 15076) – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 3 : Construction des discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l’axe depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et collectives depuis 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente de la Commission d’Expertise Scientifique (2022– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élue à la Commission de la Recherche (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Académique de l’Université de Poitiers (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne directrice du Département d’Études Anglophones (2021–2022)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associations et sociétés savantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’association GESPIN (Gesture and Speech in Interaction) depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du hub ISGS-France (International Society for Gesture Studies) depuis 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comités éditoriaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Mouton de Gruyter)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Praxématique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la crise en images : métaphores visuelles et cognition dans les représentations du climat et de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaïa Attou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148ny⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Modal Density in Climate Change Discourse: A Multimodal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Communication. Online Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57656/sc-2025-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of conjoined comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (4), pp.593-631. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2024-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Stratégies de mise en saillance et recherche d'adhésion / Strategies linked to phenomena of salience and their role in terms of seeking adherence, 37, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12pod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes discursifs dans les conférences TED Talk. Synchronisation gestes/parole et prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Discours et gestualité: pour des approches multimodales du langage / Discourse and gesture: Towards multimodal approaches to language, 53 (2), pp.15-39. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-53020002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture profile of fluent and non-fluent people with aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.14742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, prosody and verbal content in non-fluent aphasic speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2020-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The verbal, vocal, and gestural expression of (in)dependency in two types of subordinate constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corpora and discourse studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.117 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are Three Syntactic Types of Subordinate Clauses Different in Terms of Informational Weight?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelles frontières de la grammaticalité, 23, pp.1200. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Fact and Fiction: Semantic fields and Image Content in Crime Infotainment programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2016-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Parentheticals in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.197-217. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Hyperbole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach to markedness in spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of three open-palm hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 246, pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, Intonation and the Pragmatic Structure of Narratives in British English Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">York Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Series 2 (Issue 3), pp.55-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses démarcatives déplacées en anglais spontané. Marquage kinésique et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.155-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité séquentielle et constructions comparatives en anglais : segmentation, contraste et emphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Phénomènes de segmentation &amp; balisage discursif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandine Pennec, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et annotation : présentation du logiciel ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Phénomènes de segmentation &amp; balisage discursif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandine Pennec, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Discourse in the Body: Contrast and Composition in Gesture Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific LSP &amp; Professional Communication Association conference (LSPPC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City university of Hong Kong, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change. Quantifying Modal Density in Climate Change Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière &amp;quot;Multimodalité de la disfluence dans la parole aphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Ajustements discursifs et interactionnels en contexte de handicap communicationnel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition et dynamique interactionnelle : Co-construction du sens et rapports de force dans une interview politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « La répétition en discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doubles comparatifs en anglais : entre construction grammaticale et stratégies multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Gesture Studies France (ISGS France), Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe « Modèles et Discours » : La multimodalité en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Szlamowicz; Équipe « Modèles et Discours » du Centre Interlangues Texte, Image, Langage (TIL – UR 4182 – Université de Bourgogne), May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than one gesture but less than two? Inter-stroke dependencies in form and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuyler Laparle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel Scholman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.245-264, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61066-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la planète, penser les futurs possibles. Analyse linguistique des discours multimodaux sur l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique du Master MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Christèle Le Bihan Colleran, Jan 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double comparatif forme-t-il une construction multimodale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude " La saillance dans la délinéarisation du message. Aspects multidimensionels et multimodaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche Comté, Sep 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IMCC (International Multimodal Communication Center)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, All Souls College, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exposition à l'exhortation : montée en puissance du discours écologique face à l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Stratégies de mise en saillance et recherche d’adhésion dans les textes et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Pennec, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Analysis of Language Change in Ecological Discourses on Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference DAMMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Butler, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic gestures and prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Institute for Psycholinguistics, 2023, Nimègue, Netherlands. Paper 6893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues maternelles, langues minorées. Le cas du kabyle et de l’arabe bejaoui en classe d’apprentissage en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School of Multilingualism, European Languages and Societies – WSM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turun yliopisto (Suomi) – University of Turku (Finland), Mar 2023, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics of points and beats in interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure in (a)typical speech, a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALC-2: The 2nd Meeting of the Czech Association for Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myrjam Fried; Česká asociace kognitivní lingvistiky – Czech Association for Language and Cognition (CALC), Nov 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du focus contrastif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Structure informationnelle et multimodalité en interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures of joint attention in multimodal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Direct interaction : methods of research, epistemology, and conceptualization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses gestuelles correspondent-elles à des dysfluences verbales chez les personnes aphasiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France. pp.605-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité, référenciation et gestion de l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'hommage à Jean-Marc Colletta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes discursifs et structure informationnelle dans les conférences en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Faits de Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliyah Morgenstern, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Theatre Goes Giant. Travel as metaphor and megalomania in the street performances of Royal de Luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Multimodal tropes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens gestes/parole dans les aphasies fluentes et non-fluentes. Quelques observations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de groupe ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cultural Study of Open-Palm Hand Gestures and their Prosodic Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tokyo, Japan. pp.285-289, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2020-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Multimodal Approach to Subordination in Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-15 : The Fifteenth International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nishinomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistic Approach to Augmentative and Alternative Communication : Use of a Symbol-to-Speech Device by a Nonverbal Person with Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pensivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference A-Mode, Approaches to Multimodal Digital Environments: from Theories to Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture / speech alignment in weather reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paderborn, Germany. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17619/UNIPB/1-805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-Speech Alignment in Aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Philo - Corpus à(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and speech prosody in aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic boundaries by naïve listeners in three different types of subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture/speech integration in the perception of prosodic emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international speech communication association, Jun 2018, Poznań, Poland. pp.35-39, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et prosodie dans la parole aphasique non fluente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix en Provence, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gestures in the perception of boundaries in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGS 2018 (8th Conference of the International Society for Gesture Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Reports as Multimodal Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Communication: Developing New Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multimodal expression of subordination in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC 2017 (International Conference on Multimodal Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do gestures in subordination tell us about clause (in)dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN2017- Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal and Bimodal Backchannels in Conversational English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Renaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.27-37, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SemDial.2017-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les linguistes en sont-ils venus aux mains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos; Projet Stereolux, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinate clauses and background information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPrA 2017 (15th International Pragmatics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic boundaries in subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2016-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’(in)dépendance multimodale des propositions subordonnées en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ENS-LaTTiCe "Multimodalité et Constructions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This area of rain will stick South in the far North &amp;quot; Pointing and Deixis in Weather Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Mark Tutton, Sep 2015, Nantes, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et parole : interaction entre les différentes modalités d'encodage de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du geste "Main mouvement et émotion''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal representation and knowledge transfer in a French educational television programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference 360°: Encompassing the Multimodality of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carmen Daniela Maier, 2014, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension gestuelle en co-présence d'un accent d'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture amplitude and prosodic emphatic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PS-ProminenceS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Viterbo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles théoriques de production gestuelle à l'épreuve des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of gestures and gaze in marked constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 conference of the American Association for Applied Linguistics (AAAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational television programmes: towards greater modal complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de segmentation de la gestualité co-verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie multimodale. Les enchères chantées aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Discourse Markers 'donc', 'alors' and 'en fait' in Conversational French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS VXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.671-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale des particules d'extension « et tout ça, etc. » en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours Prosodie (IDP09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisation and Prosodic Emphasis in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gespin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bielefeld, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in the Expression of Modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcing Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Linguistic Annotation and Interacting Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et exploitation linguistique des phénomènes gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : " CID, un corpus de données interactionnelles : Méthodologie et enjeux théoriques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation multimodale du français parlé. Le cas des pointages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN - Atelier Degels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Relationships between Speech and Co-Verbal Gestures in Spontaneous French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation, Workshop on Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations temporelles entre parole et gestualité co-verbale en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage (spatio-temporel) en français et en anglais. Aspects prosodiques et gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Cerlico : Grammaire et Prosodie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture catchments and density in narratives of personal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Poznan, Poland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation de l'anglais parlé : apport de la multimodalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du CerLiCO : Grammaire et Prosodie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO – Cercle linguistique du Centre et de l'Ouest, May 2008, Rennes, France. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared and sharing knowledge in British English: a multimodal analysis of identity construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialog2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la structure du récit oral. Mais quel oral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testimonials on emotions - a multimodal speech analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes, LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ellipses de la conversation spontanée en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ellipse et effacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Etienne, France. pp.247-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et l'enseignement de l'oral à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser tout haut. Analyse multimodale de fins de séquences conversationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Cederom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.715-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic seminar at the School of English, Communication and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit spontané oral en français et en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CID Video Corpus: A Multimodal Resource for Gesture Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel ANVIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS CONTACI (CONstitution, Traitement et Analyse de Corpus d'Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répétition stylistique en anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France. pp.541-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de son et d’image, du terrain à la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Surget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique ELCO, “Linguistique des corpus oraux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amina Mettouchi et Anne Lacheret, 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’un corpus en vue d’une analyse multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude, “Pratiques Langagières”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2006, Ivry sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Formulations in Young Adults' Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scalarité : autant de moyens d'expression, autant d'effets de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Intonation in English Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference of the International Society for Gesture Studies “Corps en interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenza Mondada, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic Intensity in Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de l'École Doctorale de Paris III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'intensité exprimés à l'oral. Du discours à la gestualité en passant par la prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVes Journées d'Étude sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Maroc. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive, Prosodic and Gestural Analysis of Focalisation Pauses in British English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des indices prosodiques et des marques posturo-mimo-gestuelles dans la gestion des tours de parole en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France. pp.133-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in English Phonology for the Agrégation. Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, 9782340108547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Discours Multimodale. Gestualité et prosodie en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langues, gestes, paroles, 978-2-37747-094-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement à l’épreuve de phonologie à l’Agrégation d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2015, 9782340006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anda Fournel et Jean-Pascal Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et adolescents en discussion philosophique. Approches pluridisciplinaires autour du corpus A(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-64, 2023, 9782377474271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reference in Weather Reports. The Contribution of Gesture in French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Galhano-Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-40, 2019, 978-1-5275-3536-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive gestures in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Maria Galhano Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing Ltd, pp.8-18, 2019, 9781527535367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Face-to-Face Interaction: Repetition as a Multimodal Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matej Rojc &amp; Nick Campbell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coverbal synchrony in Human-Machine Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers/CRC Press, pp.141-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kipp M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data session : Est-on désaligné quand on ne répond pas tout à fait à la question ? Laboratoire ICAR, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales (Mémoire de synthèse de l'Habilitation à Diriger des Recherches)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre discours, intonation et gestualité en anglais britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do conjoined comparatives form multimodal constructions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Gesture Studies (ISGS 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du tabou : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic features of speech in synchrony with four pragmatic gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSYM Symposium Series on Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Barcelona (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: peaks or troughs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Prosody and Meaning: Information Structure and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime infotainment : reality or fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Pragmatics Conference (IPrA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compositional meaning of stances in the tai chi solo form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: autonomy or dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix Summer School on Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the conference &amp;quot;Gesture and Speech in Interaction&amp;quot; (GESPIN 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Interfaces prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAI, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Ferré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités – Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers – Faculté Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d’Études Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FOReLLIS – Axe 3 “Construction des discours”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée dans les sections CNU 7 et 11</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau : Bâtiment A3, bureau C201</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle.ferre@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master MEEF (INSPE / UFR Lettres & Langues)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours PLC en Licence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique et phonologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours (incluant multimodalité et interaction)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l’image et communication multimodale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours enseignées récemment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reading Visual Images (L1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactional Pragmatics (L2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Variation phonétique (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique du discours (L3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse du discours multimodal (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corpus et méthodologie : formation à ELAN (M1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface syntaxe-prosodie (M2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation CAPES/AGRÉGATION : phonologie et linguistique anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Latex (formation doctorale)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’inscrivent dans le champ de l’analyse multimodale du discours, avec une approche centrée sur les interactions entre parole, gestes, prosodie, organisation syntaxique et structures discursives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes principaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discours médiatiques et multimodalité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métaphores visuelles dans les discours de crise (climat / COVID-19)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Densité modale et stratégies persuasives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestualité et structuration du discours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestes d’organisation du discours, séquences contrastives, saillance discursive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion verbale, vocale et gestuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole pathologique (aphasie) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégies multimodales compensatoires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alignement gestuel et prosodique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cohésion et fragmentation du discours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de spécialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multimodalité, gestualité coverbale, prosodie, corpus oraux et multimodaux, interaction, aphasie, métaphore, discours de crise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitée à diriger des recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de mémoires M1/M2 et de thèses de doctorat en : phonétique, prosodie, multimodalité, analyse du discours, variation, pragmatique de l’interaction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOReLLIS (UR 15076) – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 3 : Construction des discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l’axe depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et collectives depuis 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente de la Commission d’Expertise Scientifique (2022– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élue à la Commission de la Recherche (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Académique de l’Université de Poitiers (2024– )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne directrice du Département d’Études Anglophones (2021–2022)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associations et sociétés savantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’association GESPIN (Gesture and Speech in Interaction) depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du hub ISGS-France (International Society for Gesture Studies) depuis 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comités éditoriaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Mouton de Gruyter)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Praxématique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Modal Density in Climate Change Discourse: A Multimodal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Communication. Online Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57656/sc-2025-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la crise en images : métaphores visuelles et cognition dans les représentations du climat et de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaïa Attou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148ny⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of conjoined comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (4), pp.593-631. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2024-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Stratégies de mise en saillance et recherche d'adhésion / Strategies linked to phenomena of salience and their role in terms of seeking adherence, 37, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12pod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes discursifs dans les conférences TED Talk. Synchronisation gestes/parole et prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Discours et gestualité: pour des approches multimodales du langage / Discourse and gesture: Towards multimodal approaches to language, 53 (2), pp.15-39. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-53020002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture profile of fluent and non-fluent people with aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.14742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, prosody and verbal content in non-fluent aphasic speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2020-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The verbal, vocal, and gestural expression of (in)dependency in two types of subordinate constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corpora and discourse studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.117 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are Three Syntactic Types of Subordinate Clauses Different in Terms of Informational Weight?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelles frontières de la grammaticalité, 23, pp.1200. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Fact and Fiction: Semantic fields and Image Content in Crime Infotainment programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2016-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Hyperbole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Parentheticals in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.197-217. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2014-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach to markedness in spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of three open-palm hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 246, pp.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture, Intonation and the Pragmatic Structure of Narratives in British English Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">York Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Series 2 (Issue 3), pp.55-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses démarcatives déplacées en anglais spontané. Marquage kinésique et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.155-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité séquentielle et constructions comparatives en anglais : segmentation, contraste et emphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Phénomènes de segmentation &amp; balisage discursif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandine Pennec, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et annotation : présentation du logiciel ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Phénomènes de segmentation &amp; balisage discursif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandine Pennec, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière &amp;quot;Multimodalité de la disfluence dans la parole aphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Ajustements discursifs et interactionnels en contexte de handicap communicationnel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Discourse in the Body: Contrast and Composition in Gesture Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific LSP &amp; Professional Communication Association conference (LSPPC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City university of Hong Kong, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change. Quantifying Modal Density in Climate Change Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition et dynamique interactionnelle : Co-construction du sens et rapports de force dans une interview politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « La répétition en discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doubles comparatifs en anglais : entre construction grammaticale et stratégies multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Gesture Studies France (ISGS France), Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double comparatif forme-t-il une construction multimodale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude " La saillance dans la délinéarisation du message. Aspects multidimensionels et multimodaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche Comté, Sep 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la planète, penser les futurs possibles. Analyse linguistique des discours multimodaux sur l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique du Master MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Christèle Le Bihan Colleran, Jan 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et exhortation : deux facettes du discours écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe « Modèles et Discours » : La multimodalité en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Szlamowicz; Équipe « Modèles et Discours » du Centre Interlangues Texte, Image, Langage (TIL – UR 4182 – Université de Bourgogne), May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than one gesture but less than two? Inter-stroke dependencies in form and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuyler Laparle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel Scholman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.245-264, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61066-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the expression of multimodal constructs in discourse on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IMCC (International Multimodal Communication Center)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, All Souls College, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Analysis of Language Change in Ecological Discourses on Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference DAMMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Butler, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exposition à l'exhortation : montée en puissance du discours écologique face à l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Stratégies de mise en saillance et recherche d’adhésion dans les textes et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Pennec, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic gestures and prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Institute for Psycholinguistics, 2023, Nimègue, Netherlands. Paper 6893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues maternelles, langues minorées. Le cas du kabyle et de l’arabe bejaoui en classe d’apprentissage en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School of Multilingualism, European Languages and Societies – WSM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turun yliopisto (Suomi) – University of Turku (Finland), Mar 2023, Turku, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses gestuelles correspondent-elles à des dysfluences verbales chez les personnes aphasiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France. pp.605-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics of points and beats in interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure in (a)typical speech, a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALC-2: The 2nd Meeting of the Czech Association for Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myrjam Fried; Česká asociace kognitivní lingvistiky – Czech Association for Language and Cognition (CALC), Nov 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures of joint attention in multimodal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Direct interaction : methods of research, epistemology, and conceptualization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du focus contrastif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Structure informationnelle et multimodalité en interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité, référenciation et gestion de l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'hommage à Jean-Marc Colletta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes discursifs et structure informationnelle dans les conférences en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Faits de Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliyah Morgenstern, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Theatre Goes Giant. Travel as metaphor and megalomania in the street performances of Royal de Luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Multimodal tropes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens gestes/parole dans les aphasies fluentes et non-fluentes. Quelques observations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de groupe ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cultural Study of Open-Palm Hand Gestures and their Prosodic Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tokyo, Japan. pp.285-289, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2020-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Multimodal Approach to Subordination in Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-15 : The Fifteenth International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nishinomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistic Approach to Augmentative and Alternative Communication : Use of a Symbol-to-Speech Device by a Nonverbal Person with Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pensivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference A-Mode, Approaches to Multimodal Digital Environments: from Theories to Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture / speech alignment in weather reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction (GESPIN 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paderborn, Germany. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17619/UNIPB/1-805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-Speech Alignment in Aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Philo - Corpus à(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic boundaries by naïve listeners in three different types of subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture/speech integration in the perception of prosodic emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international speech communication association, Jun 2018, Poznań, Poland. pp.35-39, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and speech prosody in aphasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et prosodie dans la parole aphasique non fluente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix en Provence, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gestures in the perception of boundaries in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGS 2018 (8th Conference of the International Society for Gesture Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do gestures in subordination tell us about clause (in)dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN2017- Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal and Bimodal Backchannels in Conversational English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Renaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.27-37, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SemDial.2017-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multimodal expression of subordination in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC 2017 (International Conference on Multimodal Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Reports as Multimodal Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Communication: Developing New Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les linguistes en sont-ils venus aux mains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos; Projet Stereolux, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinate clauses and background information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPrA 2017 (15th International Pragmatics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’(in)dépendance multimodale des propositions subordonnées en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ENS-LaTTiCe "Multimodalité et Constructions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic boundaries in subordinate syntactic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2016-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This area of rain will stick South in the far North &amp;quot; Pointing and Deixis in Weather Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Ferré; Mark Tutton, Sep 2015, Nantes, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et parole : interaction entre les différentes modalités d'encodage de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du geste "Main mouvement et émotion''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dubos, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal representation and knowledge transfer in a French educational television programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference 360°: Encompassing the Multimodality of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carmen Daniela Maier, 2014, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension gestuelle en co-présence d'un accent d'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles théoriques de production gestuelle à l'épreuve des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of gestures and gaze in marked constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 conference of the American Association for Applied Linguistics (AAAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture amplitude and prosodic emphatic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PS-ProminenceS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Viterbo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational television programmes: towards greater modal complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de segmentation de la gestualité co-verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie multimodale. Les enchères chantées aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale des particules d'extension « et tout ça, etc. » en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours Prosodie (IDP09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisation and Prosodic Emphasis in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gespin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bielefeld, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Discourse Markers 'donc', 'alors' and 'en fait' in Conversational French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS VXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.671-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Speech in the Expression of Modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcing Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Linguistic Annotation and Interacting Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et exploitation linguistique des phénomènes gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : " CID, un corpus de données interactionnelles : Méthodologie et enjeux théoriques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation multimodale du français parlé. Le cas des pointages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN - Atelier Degels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Relationships between Speech and Co-Verbal Gestures in Spontaneous French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation, Workshop on Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations temporelles entre parole et gestualité co-verbale en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage (spatio-temporel) en français et en anglais. Aspects prosodiques et gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Cerlico : Grammaire et Prosodie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture catchments and density in narratives of personal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Poznan, Poland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation de l'anglais parlé : apport de la multimodalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du CerLiCO : Grammaire et Prosodie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CerLiCO – Cercle linguistique du Centre et de l'Ouest, May 2008, Rennes, France. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared and sharing knowledge in British English: a multimodal analysis of identity construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialog2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ellipses de la conversation spontanée en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ellipse et effacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Etienne, France. pp.247-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et l'enseignement de l'oral à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la structure du récit oral. Mais quel oral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testimonials on emotions - a multimodal speech analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes, LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser tout haut. Analyse multimodale de fins de séquences conversationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Cederom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.715-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic seminar at the School of English, Communication and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit spontané oral en français et en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interlangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CID Video Corpus: A Multimodal Resource for Gesture Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel ANVIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS CONTACI (CONstitution, Traitement et Analyse de Corpus d'Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’un corpus en vue d’une analyse multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude, “Pratiques Langagières”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2006, Ivry sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répétition stylistique en anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France. pp.541-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de son et d’image, du terrain à la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Surget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique ELCO, “Linguistique des corpus oraux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amina Mettouchi et Anne Lacheret, 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Formulations in Young Adults' Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La scalarité : autant de moyens d'expression, autant d'effets de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Intonation in English Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference of the International Society for Gesture Studies “Corps en interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenza Mondada, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic Intensity in Spontaneous Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'intensité exprimés à l'oral. Du discours à la gestualité en passant par la prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de l'École Doctorale de Paris III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauses intra-constituants en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVes Journées d'Étude sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Maroc. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive, Prosodic and Gestural Analysis of Focalisation Pauses in British English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des indices prosodiques et des marques posturo-mimo-gestuelles dans la gestion des tours de parole en anglais spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France. pp.133-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in English Phonology for the Agrégation. Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, 9782340108547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Discours Multimodale. Gestualité et prosodie en discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langues, gestes, paroles, 978-2-37747-094-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement à l’épreuve de phonologie à l’Agrégation d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2015, 9782340006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Séquentialité, argumentation et intersubjectivité. La réalisation multimodale des connecteurs discursifs dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anda Fournel et Jean-Pascal Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et adolescents en discussion philosophique. Approches pluridisciplinaires autour du corpus A(p)prendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-64, 2023, 9782377474271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reference in Weather Reports. The Contribution of Gesture in French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Galhano-Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-40, 2019, 978-1-5275-3536-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive gestures in spontaneous conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Maria Galhano Rodrigues; Elena Zagar Galvão; Anabela Cruz-Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Perspectives on Gesture and Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing Ltd, pp.8-18, 2019, 9781527535367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Face-to-Face Interaction: Repetition as a Multimodal Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matej Rojc &amp; Nick Campbell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coverbal synchrony in Human-Machine Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers/CRC Press, pp.141-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kipp M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data session : Est-on désaligné quand on ne répond pas tout à fait à la question ? Laboratoire ICAR, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions multimodales (Mémoire de synthèse de l'Habilitation à Diriger des Recherches)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre discours, intonation et gestualité en anglais britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do conjoined comparatives form multimodal constructions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Gesture Studies (ISGS 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression multimodale du tabou : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude d'ISGS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic features of speech in synchrony with four pragmatic gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSYM Symposium Series on Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Barcelona (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: peaks or troughs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Prosody and Meaning: Information Structure and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime infotainment : reality or fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Pragmatics Conference (IPrA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compositional meaning of stances in the tai chi solo form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic realisation of subordinate constructions: autonomy or dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix Summer School on Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the conference &amp;quot;Gesture and Speech in Interaction&amp;quot; (GESPIN 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Interfaces prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mettouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAI, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nantes, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="824795BE"/>
+    <w:nsid w:val="4CE7D751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79AC66FD"/>
+    <w:nsid w:val="A82E5545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7BB28B09"/>
+    <w:nsid w:val="35B8B177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DB35F5A"/>
+    <w:nsid w:val="A87FD933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5F0DACD2"/>
+    <w:nsid w:val="FE5EFC81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="78356258"/>
+    <w:nsid w:val="C9307C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0429812B"/>
+    <w:nsid w:val="51627330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C96F6438"/>
+    <w:nsid w:val="0553C467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="598D9A65"/>
+    <w:nsid w:val="64A6FA64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="67A1DC31"/>
+    <w:nsid w:val="5ED46B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6E1BC952"/>
+    <w:nsid w:val="6A66DA84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="48A4DF21"/>
+    <w:nsid w:val="DBE55350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0FC39336"/>
+    <w:nsid w:val="11F6E327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaelle.ferre@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239;a Attou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148ny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57656/sc-2025-0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2024-0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2020-0016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2016-0018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ferre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuyler Laparle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Scholman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61066-0_15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bellil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mettouchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-58" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pensivy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17619/UNIPB/1-805" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Renaudier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SemDial.2017-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2016-38" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666097v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666087v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;zin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Surget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135441v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/actualites/nouveautes/analyse-de-discours-multimodale--578766.kjsp?RH=1505741714424" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/30123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-3536-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087438v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tutton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaelle.ferre@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57656/sc-2025-0019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239;a Attou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148ny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2024-0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2020-0016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2016-0018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ferre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuyler Laparle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Scholman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61066-0_15" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bellil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365188v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410504v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mettouchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-58" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pensivy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17619/UNIPB/1-805" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Renaudier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SemDial.2017-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329167v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2016-38" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365156v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168329v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;zin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Surget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130938v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/actualites/nouveautes/analyse-de-discours-multimodale--578766.kjsp?RH=1505741714424" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/30123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-3536-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087438v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tutton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>