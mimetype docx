--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1174,1301 +1174,1301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Baudelet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 643, pp.640</w:t>
+              <w:t xml:space="preserve">, 2020, 638, pp.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03036645v1</w:t>
+                <w:t xml:space="preserve">halshs-02570699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions et délai pour contester des titres exécutoires notifiés par le gestionnaire d’un port de plaisance, note sous Cour administrative d’appel de Marseille – 21 février 2020 N° 19MA02083</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronique maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 826, pp.663-668</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 643, pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202919v1</w:t>
+                <w:t xml:space="preserve">halshs-03036645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°643</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La contribution des collectivités territoriales au développement de l’économie maritime et littorale : Les enjeux en matière portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 643</w:t>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.212-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202983v1</w:t>
+                <w:t xml:space="preserve">hal-02468736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des collectivités territoriales au développement de l’économie maritime et littorale : Les enjeux en matière portuaire</w:t>
+                <w:t xml:space="preserve">Conditions et délai pour contester des titres exécutoires notifiés par le gestionnaire d’un port de plaisance, note sous Cour administrative d’appel de Marseille – 21 février 2020 N° 19MA02083</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.212-219</w:t>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 826, pp.663-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468736v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°638</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Chronique maritime n°643</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guéguen-Hallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 638</w:t>
+              <w:t xml:space="preserve">, 2020, 643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202992v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Betty Queffelec</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°638</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guéguen-Hallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 638, pp.308</w:t>
+              <w:t xml:space="preserve">, 2020, 638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02570699v1</w:t>
+                <w:t xml:space="preserve">hal-04202992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°625</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°633</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Cet-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625, pp.120</w:t>
+              <w:t xml:space="preserve">, 2019, 633, pp.645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450648v1</w:t>
+                <w:t xml:space="preserve">halshs-02450670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°628</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique maritime - 1er juillet – 31 décembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Taillens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Betty Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 628, pp.300</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02450657v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Guéguen-Hallouët</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Cet-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625</w:t>
+              <w:t xml:space="preserve">, 2019, 625, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151066v1</w:t>
+                <w:t xml:space="preserve">halshs-02450648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production d’électricité d’origine renouvelable en mer à l’épreuve de la conciliation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronique maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guéguen-Hallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Actualité, pratiques et enjeux, 2</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151070v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°633</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Cet-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile de Cet-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 633, pp.645</w:t>
+              <w:t xml:space="preserve">, 2019, 628, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02450670v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime - 1er juillet – 31 décembre 2018</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La production d’électricité d’origine renouvelable en mer à l’épreuve de la conciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actualité, pratiques et enjeux, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315214v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime n°618</w:t>
               </w:r>
@@ -2480,77 +2480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Taillens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 618, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2638,489 +2638,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités portuaires et transport maritime épreuve des libertés économiques européennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°608</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Taillens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.543--559</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 608, pp.307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155111v1</w:t>
+                <w:t xml:space="preserve">halshs-02202815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le règlement européen du 15 février 2017 sur les services portuaires et la transparence financière des ports : pragmatisme et petits pas</w:t>
+                <w:t xml:space="preserve">Admission sous condition d’un bail à construction sur le domaine public – Etude sous CE (Ch. Réun. ) 11 mai 2016 n° 390118</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 796, pp.917-926</w:t>
+              <w:t xml:space="preserve">, 2017, 792, pp.560--576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469200v1</w:t>
+                <w:t xml:space="preserve">hal-02155054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°612</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Taillens</w:t>
+                <w:t xml:space="preserve">Activités portuaires et transport maritime épreuve des libertés économiques européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Cet-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 612, pp.570</w:t>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.543--559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202832v1</w:t>
+                <w:t xml:space="preserve">hal-02155111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admission sous condition d’un bail à construction sur le domaine public – Etude sous CE (Ch. Réun. ) 11 mai 2016 n° 390118</w:t>
+                <w:t xml:space="preserve">Le règlement européen du 15 février 2017 sur les services portuaires et la transparence financière des ports : pragmatisme et petits pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 792, pp.560--576</w:t>
+              <w:t xml:space="preserve">, 2017, 796, pp.917-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155054v1</w:t>
+                <w:t xml:space="preserve">hal-02469200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°608</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°612</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Taillens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 608, pp.307</w:t>
+              <w:t xml:space="preserve">, 2017, 612, pp.570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202815v1</w:t>
+                <w:t xml:space="preserve">halshs-02202832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of Offshore Renewable Energy law between France and the United Kingdom</w:t>
               </w:r>
@@ -3201,51 +3201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,51 +3326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,527 +3510,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°588</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°592</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 588, pp.307</w:t>
+              <w:t xml:space="preserve">, 2015, 592, pp.577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202711v1</w:t>
+                <w:t xml:space="preserve">halshs-02202727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°592</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°588</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 592, pp.577</w:t>
+              <w:t xml:space="preserve">, 2015, 588, pp.307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202727v1</w:t>
+                <w:t xml:space="preserve">halshs-02202711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°582</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 578, pp.305</w:t>
+              <w:t xml:space="preserve">, 2014, 582, pp.576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202679v1</w:t>
+                <w:t xml:space="preserve">halshs-02202687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°582</w:t>
+                <w:t xml:space="preserve">Chronique maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 582, pp.576</w:t>
+              <w:t xml:space="preserve">, 2014, 578, pp.305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202687v1</w:t>
+                <w:t xml:space="preserve">halshs-02202679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime n°572</w:t>
               </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,51 +4167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,273 +4260,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02202650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appel d'offres &amp;quot;éolien en mer &amp;quot;. Quelques réflexions à propos d'un nouvel avatar juridique</w:t>
+                <w:t xml:space="preserve">L'évolution de la gouvernance dans les ports français, italiens et espagnols : Unité et diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.27</w:t>
+              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, tome XXX, pp.153-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835371v1</w:t>
+                <w:t xml:space="preserve">hal-00836257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°558</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'appel d'offres &amp;quot;éolien en mer &amp;quot;. Quelques réflexions à propos d'un nouvel avatar juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Labrot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 558, pp.336</w:t>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202633v1</w:t>
+                <w:t xml:space="preserve">hal-00835371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°558</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4542,410 +4490,462 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 562, p. 617-627</w:t>
+              <w:t xml:space="preserve">, 2012, 558, pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834961v1</w:t>
+                <w:t xml:space="preserve">halshs-02202633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la gouvernance dans les ports français, italiens et espagnols : Unité et diversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, tome XXX, pp.153-166</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 562, p. 617-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836257v1</w:t>
+                <w:t xml:space="preserve">hal-00834961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n°548, pp. 332-342</w:t>
+              <w:t xml:space="preserve">, 2011, n°552, pp.603-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835452v1</w:t>
+                <w:t xml:space="preserve">hal-00835457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n°552, pp.603-610</w:t>
+              <w:t xml:space="preserve">, 2011, n°548, pp. 332-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835457v1</w:t>
+                <w:t xml:space="preserve">hal-00835452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5003,204 +5003,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haro sur le Yalta havrais de la manutention : une nouvelle contribution au processus de diffusion des préoccupations concurrentielles aux activités portuaires? (À propos de la décision n° 10-D-13 du 15 avril 2010 de l'Autorité de la concurrence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 542, pp. 605-613</w:t>
+              <w:t xml:space="preserve"> Revue de droit des transports : terrestre, maritime, aérien, auxiliaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp. 18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838808v1</w:t>
+                <w:t xml:space="preserve">hal-00838421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haro sur le Yalta havrais de la manutention : une nouvelle contribution au processus de diffusion des préoccupations concurrentielles aux activités portuaires? (À propos de la décision n° 10-D-13 du 15 avril 2010 de l'Autorité de la concurrence)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue de droit des transports : terrestre, maritime, aérien, auxiliaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp. 18-21</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 542, pp. 605-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838421v1</w:t>
+                <w:t xml:space="preserve">hal-00838808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une politique maritime de l'Union européenne.</w:t>
               </w:r>
@@ -6601,397 +6601,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libéralisation et nouvelle gouvernance : les défis des ports maritimes français, italiens et espagnols</w:t>
+                <w:t xml:space="preserve">Les ports maritimes et les instruments européens du développement territorial Une illustration des défis de la politique maritime intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éric FOULQUIER; Christine LAMBERTS. </w:t>
+              <w:t xml:space="preserve">sous la direction de Nicolas Boillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner les ports de commerce à l’heure libérale. Regards sur les pays d’Europe du Sud</w:t>
+              <w:t xml:space="preserve">L'aménagement du territoire maritime dans le contexte de la politique maritime intégrée. Actes du colloque de Brest 9 et 10 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2015, CNRS Alpha, 978-2-271-07654-0</w:t>
+                <w:t xml:space="preserve">Editions A.Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.391-402, 2015, EAN : 9782233007735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156929v1</w:t>
+                <w:t xml:space="preserve">hal-02475764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Renewable Energies : Main Legal Issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les énergies marines renouvelables en droit français: principaux enjeux juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carina Costa de Oliveira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governance of Seas and Oceans</w:t>
+              <w:t xml:space="preserve">Meio Ambiente Marinho e Direito - Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley &amp; Sons</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.159--199, 2015, Oceanography and marine biology series: Seas and oceans, 9781848217805</w:t>
+                <w:t xml:space="preserve">Jurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 237--253, 2015, 978-85-362-7580-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156924v1</w:t>
+                <w:t xml:space="preserve">hal-02156928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports maritimes et les instruments européens du développement territorial Une illustration des défis de la politique maritime intégrée</w:t>
+                <w:t xml:space="preserve">Libéralisation et nouvelle gouvernance : les défis des ports maritimes français, italiens et espagnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">sous la direction de Nicolas Boillet. </w:t>
+              <w:t xml:space="preserve">Éric FOULQUIER; Christine LAMBERTS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'aménagement du territoire maritime dans le contexte de la politique maritime intégrée. Actes du colloque de Brest 9 et 10 octobre 2014</w:t>
+              <w:t xml:space="preserve">Gouverner les ports de commerce à l’heure libérale. Regards sur les pays d’Europe du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions A.Pedone</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p.391-402, 2015, EAN : 9782233007735</w:t>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, CNRS Alpha, 978-2-271-07654-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475764v1</w:t>
+                <w:t xml:space="preserve">hal-02156929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les énergies marines renouvelables en droit français: principaux enjeux juridiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine Renewable Energies : Main Legal Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Carina Costa de Oliveira. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meio Ambiente Marinho e Direito - Volume 2</w:t>
+              <w:t xml:space="preserve">Governance of Seas and Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurua</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 237--253, 2015, 978-85-362-7580-2</w:t>
+                <w:t xml:space="preserve">John Wiley &amp; Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159--199, 2015, Oceanography and marine biology series: Seas and oceans, 9781848217805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156928v1</w:t>
+                <w:t xml:space="preserve">hal-02156924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7146,51 +7146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueguen Hallouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cet Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Queffelec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueguen-Hallouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cet-Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gu&#233;guen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gueguen Hallouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cudennec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;guen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Cet Bertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Queffelec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02315214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Taillens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Cet Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gueguen-Hallouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004321595_015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vernizeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-diversite-des-usages-en-mer-et-sur-le-littoral-saisie-par-le-droit/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lu-e-et-la-mer-60-ans-apres-les-traites-de-rome/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116233.ch5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudiant.lexisnexis.fr/112-hors-collection/12623-le-droit-des-mobilites" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/penser-et-mettre-en-oeuvre-les-transitions-ecologiques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/775-brest2015/amenagement.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jurua.com.br/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueguen Hallouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cet Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Queffelec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueguen-Hallouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cet-Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gu&#233;guen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gueguen Hallouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cudennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;guen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Cet Bertin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Queffelec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02315214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Taillens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Cet Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gueguen-Hallouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004321595_015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vernizeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-diversite-des-usages-en-mer-et-sur-le-littoral-saisie-par-le-droit/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lu-e-et-la-mer-60-ans-apres-les-traites-de-rome/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116233.ch5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudiant.lexisnexis.fr/112-hors-collection/12623-le-droit-des-mobilites" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/penser-et-mettre-en-oeuvre-les-transitions-ecologiques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/775-brest2015/amenagement.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jurua.com.br/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>