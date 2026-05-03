--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -659,165 +659,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une nouvelle contribution de la Cour de cassation à l’identification de la nature du service public portuaire », commentaire sous Cour de cassation, (1ère Ch. civ.), 2 février 2022, N° 20-21.617</w:t>
+                <w:t xml:space="preserve">« Le principe de précarité d’une AOT ne justifie pas une rupture d’égalité entre les usagers du port », Note sous Cour administrative d’appel de Marseille, (7ème Ch.) 17 Septembre 2021 » , Nº 19MA03138</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 846, pp. 456-464</w:t>
+              <w:t xml:space="preserve">, 2022, 842, pp. 88-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928894v1</w:t>
+                <w:t xml:space="preserve">hal-04928886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le principe de précarité d’une AOT ne justifie pas une rupture d’égalité entre les usagers du port », Note sous Cour administrative d’appel de Marseille, (7ème Ch.) 17 Septembre 2021 » , Nº 19MA03138</w:t>
+                <w:t xml:space="preserve">« Une nouvelle contribution de la Cour de cassation à l’identification de la nature du service public portuaire », commentaire sous Cour de cassation, (1ère Ch. civ.), 2 février 2022, N° 20-21.617</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 842, pp. 88-96</w:t>
+              <w:t xml:space="preserve">, 2022, 846, pp. 456-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928886v1</w:t>
+                <w:t xml:space="preserve">hal-04928894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime (2022)</w:t>
               </w:r>
@@ -1241,497 +1241,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditions et délai pour contester des titres exécutoires notifiés par le gestionnaire d’un port de plaisance, note sous Cour administrative d’appel de Marseille – 21 février 2020 N° 19MA02083</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 643, pp.640</w:t>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 826, pp.663-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03036645v1</w:t>
+                <w:t xml:space="preserve">hal-04202919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des collectivités territoriales au développement de l’économie maritime et littorale : Les enjeux en matière portuaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronique maritime n°643</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guéguen-Hallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.212-219</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468736v1</w:t>
+                <w:t xml:space="preserve">hal-04202983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions et délai pour contester des titres exécutoires notifiés par le gestionnaire d’un port de plaisance, note sous Cour administrative d’appel de Marseille – 21 février 2020 N° 19MA02083</w:t>
+                <w:t xml:space="preserve">La contribution des collectivités territoriales au développement de l’économie maritime et littorale : Les enjeux en matière portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 826, pp.663-668</w:t>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.212-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202919v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°643</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Queffelec</w:t>
+                <w:t xml:space="preserve">Chronique maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 643</w:t>
+              <w:t xml:space="preserve">, 2020, 643, pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202983v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime n°638</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guéguen-Hallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cudennec</w:t>
+                <w:t xml:space="preserve">N. Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guéguen-Hallouët</w:t>
+                <w:t xml:space="preserve">C. de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 638</w:t>
@@ -2004,402 +2004,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°625</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Cet-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625, pp.120</w:t>
+              <w:t xml:space="preserve">, 2019, 628, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450648v1</w:t>
+                <w:t xml:space="preserve">halshs-02450657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Guéguen-Hallouët</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Cet-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625</w:t>
+              <w:t xml:space="preserve">, 2019, 625, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151066v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°628</w:t>
+                <w:t xml:space="preserve">Chronique maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Betty Queffelec</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guéguen-Hallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 628, pp.300</w:t>
+              <w:t xml:space="preserve">, 2019, 625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450657v1</w:t>
+                <w:t xml:space="preserve">hal-02151066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d’électricité d’origine renouvelable en mer à l’épreuve de la conciliation</w:t>
               </w:r>
@@ -2448,217 +2448,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°618</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Taillens</w:t>
+                <w:t xml:space="preserve">« Occupation sans titre du domaine public fluvial tolérée : Occupation irrégulière, éviction sans faute », note sous Cour administrative d’appel de Paris (6ème Ch.) - 26 Septembre 2017, N° 16PA01919, n° 16PA01920, 16PA01921</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 618, pp.301</w:t>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 800, pp.270--277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202861v1</w:t>
+                <w:t xml:space="preserve">hal-02154156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Occupation sans titre du domaine public fluvial tolérée : Occupation irrégulière, éviction sans faute », note sous Cour administrative d’appel de Paris (6ème Ch.) - 26 Septembre 2017, N° 16PA01919, n° 16PA01920, 16PA01921</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
+                <w:t xml:space="preserve">Chronique maritime n°618</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Taillens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 800, pp.270--277</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154156v1</w:t>
+                <w:t xml:space="preserve">halshs-02202861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime n°608</w:t>
               </w:r>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3011,51 +3011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,221 +3100,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02202832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of Offshore Renewable Energy law between France and the United Kingdom</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronique maritime n°603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Yearbook</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30, pp.377--416</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 603, pp.618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156008v1</w:t>
+                <w:t xml:space="preserve">halshs-02202777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°603</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative analysis of Offshore Renewable Energy law between France and the United Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 603, pp.618</w:t>
+              <w:t xml:space="preserve">Ocean Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.377--416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02202777v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime n°598</w:t>
               </w:r>
@@ -3326,51 +3326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,90 +3529,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime n°592</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 592, pp.577</w:t>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3792,51 +3792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,51 +4167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,312 +4329,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appel d'offres &amp;quot;éolien en mer &amp;quot;. Quelques réflexions à propos d'un nouvel avatar juridique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique maritime n°558</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.27</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 558, pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835371v1</w:t>
+                <w:t xml:space="preserve">halshs-02202633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime n°558</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'appel d'offres &amp;quot;éolien en mer &amp;quot;. Quelques réflexions à propos d'un nouvel avatar juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Labrot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 558, pp.336</w:t>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202633v1</w:t>
+                <w:t xml:space="preserve">hal-00835371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 562, p. 617-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4672,280 +4672,280 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n°552, pp.603-610</w:t>
+              <w:t xml:space="preserve">, 2011, n°548, pp. 332-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835457v1</w:t>
+                <w:t xml:space="preserve">hal-00835452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n°548, pp. 332-342</w:t>
+              <w:t xml:space="preserve">, 2011, n°552, pp.603-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835452v1</w:t>
+                <w:t xml:space="preserve">hal-00835457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5003,204 +5003,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haro sur le Yalta havrais de la manutention : une nouvelle contribution au processus de diffusion des préoccupations concurrentielles aux activités portuaires? (À propos de la décision n° 10-D-13 du 15 avril 2010 de l'Autorité de la concurrence)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue de droit des transports : terrestre, maritime, aérien, auxiliaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp. 18-21</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 542, pp. 605-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838421v1</w:t>
+                <w:t xml:space="preserve">hal-00838808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique maritime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haro sur le Yalta havrais de la manutention : une nouvelle contribution au processus de diffusion des préoccupations concurrentielles aux activités portuaires? (À propos de la décision n° 10-D-13 du 15 avril 2010 de l'Autorité de la concurrence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gueguen Hallouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Labrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 542, pp. 605-613</w:t>
+              <w:t xml:space="preserve"> Revue de droit des transports : terrestre, maritime, aérien, auxiliaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp. 18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838808v1</w:t>
+                <w:t xml:space="preserve">hal-00838421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une politique maritime de l'Union européenne.</w:t>
               </w:r>
@@ -6171,186 +6171,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports et la transition énergétique</w:t>
+                <w:t xml:space="preserve">Le cadre juridique de l'énergie des marées en France. Entre singularité et incertitudes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sous la direction de Marine Chouquet et Julia Motte-Baumvol. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Ewan Sonnic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ports maritimes face aux défis du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour le justice et la démocratie, pp. 193-209, 2021</w:t>
+              <w:t xml:space="preserve">L'énergie des marées - hier, aujourd'hui, demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°659, PUR, 2021, 978-2-7535-8202-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207157v1</w:t>
+                <w:t xml:space="preserve">hal-04207167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre juridique de l'énergie des marées en France. Entre singularité et incertitudes.</w:t>
+                <w:t xml:space="preserve">Les ports et la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueguen Hallouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sous la direction de Ewan Sonnic. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Marine Chouquet et Julia Motte-Baumvol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'énergie des marées - hier, aujourd'hui, demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, n°659, PUR, 2021, 978-2-7535-8202-6</w:t>
+              <w:t xml:space="preserve">Les ports maritimes face aux défis du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour le justice et la démocratie, pp. 193-209, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207167v1</w:t>
+                <w:t xml:space="preserve">hal-04207157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique portuaire européenne. Pragmatisme et petits pas</w:t>
               </w:r>
@@ -7146,51 +7146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueguen Hallouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cet Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Queffelec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueguen-Hallouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cet-Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gu&#233;guen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gueguen Hallouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cudennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;guen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Cet Bertin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Queffelec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02315214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Taillens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Cet Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gueguen-Hallouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004321595_015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vernizeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-diversite-des-usages-en-mer-et-sur-le-littoral-saisie-par-le-droit/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lu-e-et-la-mer-60-ans-apres-les-traites-de-rome/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116233.ch5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudiant.lexisnexis.fr/112-hors-collection/12623-le-droit-des-mobilites" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/penser-et-mettre-en-oeuvre-les-transitions-ecologiques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/775-brest2015/amenagement.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jurua.com.br/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueguen Hallouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cet Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Queffelec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueguen-Hallouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cet-Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gu&#233;guen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gueguen Hallouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cudennec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;guen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Cet Bertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Queffelec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02315214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Taillens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Cet Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gueguen-Hallouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004321595_015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vernizeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-diversite-des-usages-en-mer-et-sur-le-littoral-saisie-par-le-droit/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lu-e-et-la-mer-60-ans-apres-les-traites-de-rome/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116233.ch5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudiant.lexisnexis.fr/112-hors-collection/12623-le-droit-des-mobilites" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/penser-et-mettre-en-oeuvre-les-transitions-ecologiques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/775-brest2015/amenagement.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jurua.com.br/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>