--- v0 (2026-03-20)
+++ v1 (2026-05-11)
@@ -75,1728 +75,2038 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer les futurs de l’éducation : Un cas d’adaptation collective des ateliers du futur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Čarapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrysta Pélissier; Camille Roelens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires et fictions numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.122-137, 2026, 978-2-38542-673-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric Science for All: Innovative educational resources on air pollution and climate change, connecting research to education and societal action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Portillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGAC-iCACGP Early-Career Researcher Online Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the serious game ‘What's going on in the air?’: An innovative tool bridging atmospheric research and active science education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zogka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annual Workshop: Climate and Atmosphere Research &amp; Innovation in the Eastern Mediterranean &amp; Middle East Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Online, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing synchronous asymmetric multiplayer learning game scenarios</w:t>
+                <w:t xml:space="preserve">Tangible or digital? A comparison between two tools for designing asymmetric role-playing games for learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer-Supported Collaborative Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Buffalo, NY, United States</w:t>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510197v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and verification of asymmetric role-playing scenarios for learning with Petri nets</w:t>
+                <w:t xml:space="preserve">Co-designing synchronous asymmetric multiplayer learning game scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Computer-Supported Collaborative Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buffalo, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692189v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible or digital? A comparison between two tools for designing asymmetric role-playing games for learning</w:t>
+                <w:t xml:space="preserve">Modelling and verification of asymmetric role-playing scenarios for learning with Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Games and Learning Alliance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530342v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitate the design of Role Learning Games: the RLG Kit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international conference on Advanced Learning Technologies and Technology-enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer Society and the IEEE Technical Committee on Learning Technology, Jul 2023, Orem (UT), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RLG Model et RLG kit : un modèle et un kit de conception de Role Learning Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.316-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la conception de jeux sérieux multi-joueurs et multi-rôles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvièmes Rencontres Jeunes Chercheur·e·s en EIAH, RJC-EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lille, France. pp.160-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integration of the multi-role dimension in the design of learning games: a review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Learning Alliance, 10th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, La Spezia, Italy. pp.258-264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Creation Tool for Serious Puzzle Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOOC et Jeux sérieux Des ingrédients pour la transformation pédagogique de l'enseignement — Retour d'expérience sur un cours de mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Humeau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Portillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132554v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Memory : un Serious Escape Game pour Apprendre à Apprendre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Creation Tool for Serious Puzzle Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.556-561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007796405560561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284009v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC et Jeux sérieux Des ingrédients pour la transformation pédagogique de l'enseignement — Retour d'expérience sur un cours de mécanique des fluides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inside Memory : un Serious Escape Game pour Apprendre à Apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Marescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Portillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351826v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model to Design Learning Escape Games: SEGAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.191-197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006665501910197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoconception d'un module numérique d'autoformation par les apprenants eux-mêmes : application pour l'apprentissage d'un logiciel de DAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pizette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers at the heart of the learning games design: the DISC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICALT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Timisoara, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICALT.2017.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant au cœur de la conception de learning games : le modèle DISC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2017 - 8ème Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape Classroom : un escape game pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Questions de Pédagogie dans l'Enseignement Supérieur (QPES 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1806,532 +2116,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Postdigital Classroom: a Guide Toward the Imaginary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Čarapina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Consoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postdigital Science and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (3), pp.916-938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42438-025-00565-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche Meta-Design des Learning Games avec le modèle DISC : de la conception à l'analyse des traces d'usage des étudiants par les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23709/sticef.25.1.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057668v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-05206909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des scénarios asymétriques pour des serious games multijoueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Sorbonne Université, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024SORUS266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05032745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2341,113 +2498,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RLGchecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1ddaa93e8e7639f1b9aee189c6c80b0246e14b24;origin=https://github.com/GuigonGaelle/RLGchecker;visit=swh:1:snp:2928e0f2e24bc0fd26ace0d0b6c25931e08dcd8c;anchor=swh:1:rev:36f9052b515e8b2e4c29e26f7653d28e6c9f7a2b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2457,153 +2614,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on a Self-education Module for AutoCAD: Development of a Self-education Module for Civil Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreline Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCITEPRESS - Science and Technology Publications, pp.505-510, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007761705050510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2750,51 +2907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007796405560561" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marescot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Portillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006665501910197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vassaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia &#268;arapina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Consoli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42438-025-00565-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05032745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ddaa93e8e7639f1b9aee189c6c80b0246e14b24;origin=https://github.com/GuigonGaelle/RLGchecker;visit=swh:1:snp:2928e0f2e24bc0fd26ace0d0b6c25931e08dcd8c;anchor=swh:1:rev:36f9052b515e8b2e4c29e26f7653d28e6c9f7a2b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreline Faugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007761705050510" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602408v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vassaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia &#268;arapina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Consoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Portillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007796405560561" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marescot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006665501910197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.41" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42438-025-00565-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05032745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS266" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ddaa93e8e7639f1b9aee189c6c80b0246e14b24;origin=https://github.com/GuigonGaelle/RLGchecker;visit=swh:1:snp:2928e0f2e24bc0fd26ace0d0b6c25931e08dcd8c;anchor=swh:1:rev:36f9052b515e8b2e4c29e26f7653d28e6c9f7a2b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreline Faugier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007761705050510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>