--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -413,174 +413,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01729239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer, décrire et expliquer le terrain roumain : le carnet d’Emmanuel de Martonne (1921)</w:t>
+                <w:t xml:space="preserve">Les carnets de terrain du géographe français Emmanuel de Martonne (1873-1955) : méthode géographique, circulation des savoirs et processus de visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hallair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transylvanian review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Excursions et travail de terrain en géographie, 2, http://journals.openedition.org/belgeo/10807 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.10807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01729066v1</w:t>
+                <w:t xml:space="preserve">halshs-01726769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carnets de terrain du géographe français Emmanuel de Martonne (1873-1955) : méthode géographique, circulation des savoirs et processus de visualisation</w:t>
+                <w:t xml:space="preserve">Observer, décrire et expliquer le terrain roumain : le carnet d’Emmanuel de Martonne (1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hallair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transylvanian review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.90-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belgeo.10807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01726769v1</w:t>
+                <w:t xml:space="preserve">halshs-01729066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie du paysage et théorie du relief dans la première moitié du XXe siècle : Siegfried Passarge (1867-1958) versus William Morris Davis (1850-1934)</w:t>
               </w:r>
@@ -1913,164 +1913,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05138733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription du carnet n°21 d'Emmanuel de Martonne &amp;quot;Slovaquie, 1923&amp;quot; (30 doubles-pages)</w:t>
+                <w:t xml:space="preserve">Site web de l'exposition bilingue &amp;quot;1921-2021 : Le centenaire des grandes excursions en Roumanie d’Emmanuel de Martonne / Centenarul marilor excursii prin România ale lui Emmanuel de Martonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hallair</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, https://transcrire.huma-num.fr/scripto/5/14340/media</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Escudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://miralta-edito.wixsite.com/centenaireexposition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03582325v1</w:t>
+                <w:t xml:space="preserve">halshs-03582489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site web de l'exposition bilingue &amp;quot;1921-2021 : Le centenaire des grandes excursions en Roumanie d’Emmanuel de Martonne / Centenarul marilor excursii prin România ale lui Emmanuel de Martonne</w:t>
+                <w:t xml:space="preserve">Transcription du carnet n°21 d'Emmanuel de Martonne &amp;quot;Slovaquie, 1923&amp;quot; (30 doubles-pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hallair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://transcrire.huma-num.fr/scripto/5/14340/media</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Escudé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-03582489v1</w:t>
+                <w:t xml:space="preserve">halshs-03582325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1921-2021 : Le centenaire des grandes excursions en Roumanie d’Emmanuel de Martonne / Centenarul marilor excursii prin România ale lui Emmanuel de Martonne, exposition en 8 posters, Paris, Cluj</w:t>
               </w:r>
@@ -3242,51 +3242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431263v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hallair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.1486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.10807" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0546TSZB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Tschofen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire List" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sabbagh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Motsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Gr&#228;bel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duplouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Condevaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escud&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355; Petrea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Laurenceau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#226;ne Magnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01730408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431263v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hallair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.1486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.10807" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0546TSZB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Tschofen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire List" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sabbagh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Motsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Gr&#228;bel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duplouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Condevaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escud&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355; Petrea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Laurenceau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#226;ne Magnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01730408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>