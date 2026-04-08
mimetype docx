--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -100,350 +100,350 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Triomphe de l’Amour</w:t>
+                <w:t xml:space="preserve">La cérémonie de baptême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Dauphin (1661-1711). Fils de roi, père de roi et jamais roi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.173-175</w:t>
+              <w:t xml:space="preserve">, 2025, pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05381923v1</w:t>
+                <w:t xml:space="preserve">halshs-05381904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cérémonie de baptême</w:t>
+                <w:t xml:space="preserve">Le Triomphe de l’Amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Dauphin (1661-1711). Fils de roi, père de roi et jamais roi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.64-65</w:t>
+              <w:t xml:space="preserve">, 2025, pp.173-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05381904v1</w:t>
+                <w:t xml:space="preserve">halshs-05381923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la BiblioBase (version détaillée)</w:t>
+                <w:t xml:space="preserve">BiblioBase. Tables littéraires de la Bibliographie de la France (1811-1900) – Version détaillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.a64bud89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503428v1</w:t>
+                <w:t xml:space="preserve">hal-04521283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiblioBase. Tables littéraires de la Bibliographie de la France (1811-1900) – Version détaillée</w:t>
+                <w:t xml:space="preserve">Présentation de la BiblioBase (version détaillée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.a64bud89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04521283v1</w:t>
+                <w:t xml:space="preserve">hal-04503428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblioBase. Tables littéraires de la Bibliographie de la France (1811-1900) – Version abrégée</w:t>
               </w:r>
@@ -748,1486 +748,1486 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, https://chateauversailles-recherche.fr/francais/ressources-documentaires/corpus-electroniques/corpus-raisonnes/sources-des-fetes-et-des-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une représentation de l'intérieur de l'Académie royale de musique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/156fn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05381890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstituer la scène du théâtre du Palais-Royal au temps de Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potestas elementorum. Water, fire and power in Europe (ca. 1400 - ca. 1800)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénes Harai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Brun décorateur de fêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. 2015, 978-2-7535-4014-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une représentation de l'intérieur de l'Académie royale de musique ?</w:t>
+                <w:t xml:space="preserve">La salle du Palais-Royal, de Molière à Lully</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">halshs-05381890v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trois siècles de musique et de théâtre italien en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’Italie; Centre de Musique baroque de Versailles; Université Côte-d’Azur; Université Jean-Moulin-Lyon 3; Opéra-Comique, Jun 2024, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer la scène du théâtre du Palais-Royal au temps de Molière</w:t>
+                <w:t xml:space="preserve">High-resolution 3D Data Acquisition and Modeling for Digital Preservation of Cultural Heritage: Case Studies of the Molière’s Theatre at the Palais-Royal and the Delacroix’s Paintings at the National Assembly Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-05499379v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anastylosis at Large. Reconstruction, Restauration, Restitution. Cultural Divergences &amp; Convergences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Sébastien Cluzel, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04901538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les créations de décors et de costumes pour l’opéra de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 343, pp.80-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05511267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturam superat. Le roi et les machines dans les tapisseries des Gobelins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 105 (2), pp.53-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.105.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03531769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art des feux d’artifice au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°61 (2), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.061.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03206765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delacroix et le tableau de L’Impératrice Joséphine peint par Prud’hon. Les aléas d’un portrait impérial sous la Monarchie de Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des Amis du Musée national Eugène Delacroix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 13, p. 7-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Brun à Montmorency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crcv.14516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles découvertes autour de François Charpentier : Colbert, la petite académie et la conception des décors royaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/crai.2015.95478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04149537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie ou le palais du soleil&amp;quot;. Un projet d'illumination dans l'orangerie de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damien Tellas, Véronique Meyer, Élodie Vaysse, Bruno Guilois (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraites savantes. L'art au XVIIe siècle. Mélanges en l'honneur d'Alain Mérot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Passage, p. 82-85, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04583941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rêves d’ailleurs. L’Italie et l’antiquité pour modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages pittoresques au cœur des collections de Dunkerque, Sophie Warlop (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 42-49, 2021, 2353403301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03208476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin comme source d'étude des feux d'artifice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dessin et les arts du spectacle / le geste et l’espace, XIVe rencontres internationales du Salon du dessin, Pierre Rosenberg et Michèle Sajous D’Oria (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEC, p. 147-158, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vues de Montmorency ou l’hommage à Charles Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France vue du Grand Siècle. Dessins d’Israël Silvestre (1621-1691), Bénédicte Gady et Juliette Trey (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liénart, Musée du Louvre, p. 142-153, 2018, 978-2-35906-231-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice de cinq dessins de Charles Le Brun pour le mobilier d’argent de Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Brejon de Lavergnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Le Brun (1619-1690)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Louvre-Lens/Lienart Editions, pp.298-301, 2016, 978-2-36838-033-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01329089v1</w:t>
-              </w:r>
-[...663 lines deleted...]
-                <w:t xml:space="preserve">halshs-04149537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2635,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a64bud89" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ANR E-Bdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.586e98gl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/156fn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bastet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonfait" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Brejon de Lavergnee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.105.0053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.061.0140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.14516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2015.95478" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L&#233;vy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Beha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Yeurc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03208666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a64bud89" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ANR E-Bdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.586e98gl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/156fn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.105.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.061.0140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.14516" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2015.95478" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bastet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonfait" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Brejon de Lavergnee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L&#233;vy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Beha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Yeurc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03208666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>