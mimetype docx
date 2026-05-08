--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -66,726 +66,1212 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potestas Elementorum. L’eau, le feu et le pouvoir en Europe. Water, fire and power in Europe. (ca. 1400 - ca. 1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dénes Harai; Gaëlle Lafage. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Centre André-Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.280, 2026, 978-2-9587788-3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Brun décorateur de fêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2015, 978-2-7535-4014-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delacroix numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dumas-Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Centre André-Chastel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre André-Chastel, Apr 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salle du Palais-Royal, de Molière à Lully</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trois siècles de musique et de théâtre italien en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’Italie; Centre de Musique baroque de Versailles; Université Côte-d’Azur; Université Jean-Moulin-Lyon 3; Opéra-Comique, Jun 2024, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution 3D Data Acquisition and Modeling for Digital Preservation of Cultural Heritage: Case Studies of the Molière’s Theatre at the Palais-Royal and the Delacroix’s Paintings at the National Assembly Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anastylosis at Large. Reconstruction, Restauration, Restitution. Cultural Divergences &amp; Convergences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Sébastien Cluzel, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04901538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cérémonie de baptême</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Triomphe de l’Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Dauphin (1661-1711). Fils de roi, père de roi et jamais roi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.64-65</w:t>
+              <w:t xml:space="preserve">, 2025, pp.173-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05381904v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05381923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Triomphe de l’Amour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La cérémonie de baptême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Dauphin (1661-1711). Fils de roi, père de roi et jamais roi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.173-175</w:t>
+              <w:t xml:space="preserve">, 2025, pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05381923v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05381904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiblioBase. Tables littéraires de la Bibliographie de la France (1811-1900) – Version détaillée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation de la BiblioBase (version détaillée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521283v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la BiblioBase (version détaillée)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">BiblioBase. Tables littéraires de la Bibliographie de la France (1811-1900) – Version détaillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.a64bud89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503428v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblioBase. Tables littéraires de la Bibliographie de la France (1811-1900) – Version abrégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR E-Bdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.586e98gl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la BiblioBase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque numérique des divertissements de cour de Louis XIV (https://merveilles17.huma-num.fr/)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources des fêtes et des cérémonies décorées par Charles Le Brun (1660-1687)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, https://chateauversailles-recherche.fr/francais/ressources-documentaires/corpus-electroniques/corpus-raisonnes/sources-des-fetes-et-des-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -795,1583 +1281,1231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une représentation de l'intérieur de l'Académie royale de musique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/156fn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05381890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer la scène du théâtre du Palais-Royal au temps de Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05499379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potestas elementorum. Water, fire and power in Europe (ca. 1400 - ca. 1800)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La galerie ou le palais du soleil&amp;quot;. Un projet d'illumination dans l'orangerie de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In press</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03657634v1</w:t>
+              <w:t xml:space="preserve">Damien Tellas, Véronique Meyer, Élodie Vaysse, Bruno Guilois (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retraites savantes. L'art au XVIIe siècle. Mélanges en l'honneur d'Alain Mérot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passage, p. 82-85, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04583941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Le Brun décorateur de fêtes</w:t>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rêves d’ailleurs. L’Italie et l’antiquité pour modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trois siècles de musique et de théâtre italien en France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04615678v1</w:t>
+              <w:t xml:space="preserve">Voyages pittoresques au cœur des collections de Dunkerque, Sophie Warlop (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 42-49, 2021, 2353403301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03208476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 3D Data Acquisition and Modeling for Digital Preservation of Cultural Heritage: Case Studies of the Molière’s Theatre at the Palais-Royal and the Delacroix’s Paintings at the National Assembly Library</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le dessin comme source d'étude des feux d'artifice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anastylosis at Large. Reconstruction, Restauration, Restitution. Cultural Divergences &amp; Convergences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04901538v1</w:t>
+              <w:t xml:space="preserve">Le dessin et les arts du spectacle / le geste et l’espace, XIVe rencontres internationales du Salon du dessin, Pierre Rosenberg et Michèle Sajous D’Oria (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEC, p. 147-158, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vues de Montmorency ou l’hommage à Charles Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France vue du Grand Siècle. Dessins d’Israël Silvestre (1621-1691), Bénédicte Gady et Juliette Trey (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liénart, Musée du Louvre, p. 142-153, 2018, 978-2-35906-231-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice de cinq dessins de Charles Le Brun pour le mobilier d’argent de Louis XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Brejon de Lavergnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Le Brun (1619-1690)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Louvre-Lens/Lienart Editions, pp.298-301, 2016, 978-2-36838-033-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01329089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les créations de décors et de costumes pour l’opéra de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 343, pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05511267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturam superat. Le roi et les machines dans les tapisseries des Gobelins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 105 (2), pp.53-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla1.105.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03531769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art des feux d’artifice au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°61 (2), pp.140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rbnf.061.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03206765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delacroix et le tableau de L’Impératrice Joséphine peint par Prud’hon. Les aléas d’un portrait impérial sous la Monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Amis du Musée national Eugène Delacroix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 13, p. 7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Brun à Montmorency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.14516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes autour de François Charpentier : Colbert, la petite académie et la conception des décors royaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 159 (1), pp.9-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/crai.2015.95478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04149537v1</w:t>
-              </w:r>
-[...435 lines deleted...]
-                <w:t xml:space="preserve">halshs-01329089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de journée d'étude : &amp;quot;Jour de fête ! Arts et éphémère de l'Antiquité aux Nouveaux Réalistes&amp;quot;, Université de Bretagne Occidentale, Quimper, 22 avril 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Beha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Yeurc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01338332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2381,114 +2515,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Brun décorateur de fêtes et de cérémonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03208666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2635,51 +2769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a64bud89" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ANR E-Bdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.586e98gl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/156fn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.105.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.061.0140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.14516" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2015.95478" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bastet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonfait" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Brejon de Lavergnee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L&#233;vy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Beha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Yeurc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03208666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrechastel.sorbonne-universite.fr/ressources/les-editions-du-centre-andre-chastel/potestas-elementorum-leau-le-feu-et-le-pouvoir-en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585997v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Jobert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dumas-Piro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rebours" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Toudic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a64bud89" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ANR E-Bdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.586e98gl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/156fn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bastet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonfait" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Brejon de Lavergnee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.105.0053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.061.0140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.14516" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2015.95478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L&#233;vy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Beha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Yeurc'H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03208666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>