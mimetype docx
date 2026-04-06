--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -79,990 +79,1361 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">gaelle-laperriere</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">283189061</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized Semantic Enrichment of Speech Representations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dual task learning approach to fine-tune a multilingual semantic speech encoder for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Nguyen</w:t>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425710v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON-TRAC consortium systems for the IWSLT 2023 dialectal and low-resource speech translation tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Gaëlle Laperriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhir Gahbiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ha Nguyen</w:t>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haroun Elleuch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spoken Language Translation (IWSLT) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155208v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Semantically-Aligned Speech Representations for Spoken Language Understanding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Esteve</w:t>
+                <w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Spoken Language Technology Workshop (SLT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155025v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Analysis of the Use of Speech and Language Models Pretrained by Self-Supersivion for Spoken Language Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+                <w:t xml:space="preserve">Specialized Semantic Enrichment of Speech Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Pelloin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706925v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spoken Language Understanding MEDIA Benchmark Dataset in the Era of Deep Learning: data updates, training and evaluation tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+                <w:t xml:space="preserve">ON-TRAC consortium systems for the IWSLT 2023 dialectal and low-resource speech translation tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Gahbiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Pelloin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1595‑1602</w:t>
+              <w:t xml:space="preserve">International Conference on Spoken Language Translation (IWSLT) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706938v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le benchmark MEDIA revisité : données, outils et évaluation dans un contexte d'apprentissage profond</w:t>
+                <w:t xml:space="preserve">On the Use of Semantically-Aligned Speech Representations for Spoken Language Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gaelle Laperriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themos Stafylakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-51⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Spoken Language Technology Workshop (SLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Doha, Qatar. pp.361-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SLT54892.2023.10023013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770588v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact Analysis of the Use of Speech and Language Models Pretrained by Self-Supersivion for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2949‑2956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Spoken Language Understanding MEDIA Benchmark Dataset in the Era of Deep Learning: data updates, training and evaluation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1595‑1602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le benchmark MEDIA revisité : données, outils et évaluation dans un contexte d'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France. pp.481-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Where are we in semantic concept extraction for Spoken Language Understanding? ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECOM 2021 23rd International Conference on Speech and Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1072,78 +1443,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic enrichment towards efficient speech representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,183 +1535,183 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LISN. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-lingual Speech to Speech Translation for Under-Resourced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarod Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Mans Université. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1408,51 +1779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F423C9D"/>
+    <w:nsid w:val="AD3B61F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1639,51 +2010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-laperriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04425710v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laperri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193452" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Elleuch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Laperriere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themos Stafylakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esteve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-laperriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283189061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04425710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laperri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Elleuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Laperriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themos Stafylakis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esteve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>