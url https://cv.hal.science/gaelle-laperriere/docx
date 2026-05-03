--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -175,377 +175,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual task learning approach to fine-tune a multilingual semantic speech encoder for Spoken Language Understanding</w:t>
+                <w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+                <w:t xml:space="preserve">Nadège Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Kos, Greece</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615074v1</w:t>
+                <w:t xml:space="preserve">hal-04523286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Laperriere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523286v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A dual task learning approach to fine-tune a multilingual semantic speech encoder for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623097v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized Semantic Enrichment of Speech Representations</w:t>
               </w:r>
@@ -557,77 +557,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -955,64 +955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2949‑2956</w:t>
@@ -1041,51 +1041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spoken Language Understanding MEDIA Benchmark Dataset in the Era of Deep Learning: data updates, training and evaluation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le benchmark MEDIA revisité : données, outils et évaluation dans un contexte d'apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,103 +1300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are we in semantic concept extraction for Spoken Language Understanding? ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECOM 2021 23rd International Conference on Speech and Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
@@ -1457,103 +1457,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic enrichment towards efficient speech representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LISN. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1584,51 +1584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-lingual Speech to Speech Translation for Under-Resourced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1779,51 +1779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD3B61F1"/>
+    <w:nsid w:val="1B3AFB4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2010,51 +2010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-laperriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283189061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04425710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laperri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Elleuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Laperriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themos Stafylakis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esteve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-laperriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283189061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04425710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laperri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Elleuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Laperriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themos Stafylakis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esteve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>