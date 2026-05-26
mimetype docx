--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">283189061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0WpmiW4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,1273 +188,1273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dual task learning approach to fine-tune a multilingual semantic speech encoder for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Laperriere</w:t>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Servan</w:t>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523286v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Servan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623097v1</w:t>
+                <w:t xml:space="preserve">hal-04523286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual task learning approach to fine-tune a multilingual semantic speech encoder for Spoken Language Understanding</w:t>
+                <w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadège Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Estève</w:t>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Kos, Greece</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615074v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized Semantic Enrichment of Speech Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-TRAC consortium systems for the IWSLT 2023 dialectal and low-resource speech translation tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Gahbiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Spoken Language Translation (IWSLT) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Semantically-Aligned Speech Representations for Spoken Language Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Laperriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themos Stafylakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Esteve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Spoken Language Technology Workshop (SLT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Doha, Qatar. pp.361-368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SLT54892.2023.10023013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Analysis of the Use of Speech and Language Models Pretrained by Self-Supersivion for Spoken Language Understanding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The Spoken Language Understanding MEDIA Benchmark Dataset in the Era of Deep Learning: data updates, training and evaluation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2949‑2956</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1595‑1602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706925v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spoken Language Understanding MEDIA Benchmark Dataset in the Era of Deep Learning: data updates, training and evaluation tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact Analysis of the Use of Speech and Language Models Pretrained by Self-Supersivion for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1595‑1602</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2949‑2956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706938v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le benchmark MEDIA revisité : données, outils et évaluation dans un contexte d'apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France. pp.481-490, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are we in semantic concept extraction for Spoken Language Understanding? ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECOM 2021 23rd International Conference on Speech and Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1443,275 +1464,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic enrichment towards efficient speech representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LISN. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-lingual Speech to Speech Translation for Under-Resourced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarod Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mans Université. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1779,51 +1800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B3AFB4D"/>
+    <w:nsid w:val="0E767DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2010,51 +2031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-laperriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283189061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04425710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laperri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Elleuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Laperriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themos Stafylakis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esteve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-laperriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283189061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=0WpmiW4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04425710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laperri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193452" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Elleuch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Laperriere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themos Stafylakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esteve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>