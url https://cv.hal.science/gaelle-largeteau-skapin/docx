--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -2570,399 +2570,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijective Digitized 3D Rotation Based on Beam Shears</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lidija Čomić</w:t>
+                <w:t xml:space="preserve">Segmentation of discrete surfaces into plane segments based on a distance map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Drieu La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology (DGMM2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_3⟩</w:t>
+              <w:t xml:space="preserve">Computer Science Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague (Czech Republic), Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24132/CSRN.3401.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782602v1</w:t>
+                <w:t xml:space="preserve">hal-04782751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of discrete surfaces into plane segments based on a distance map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Drieu La Rochelle</w:t>
+                <w:t xml:space="preserve">Bijective Digitized 3D Rotation Based on Beam Shears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Čomić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague (Czech Republic), Czech Republic. </w:t>
+              <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology (DGMM2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.29-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24132/CSRN.3401.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782751v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital two dimentional bijective reﬂexion and associated rotation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arindam Biswas</w:t>
+                <w:t xml:space="preserve">A Discrete Bisector Function Based on Annulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangbé Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI'2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DGCI 2019 21st IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.469-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169431v1</w:t>
+                <w:t xml:space="preserve">hal-02108247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhombic dodecahedron grid : Coordinate system ad 3D digital object deﬁnitions</w:t>
               </w:r>
@@ -3158,144 +3154,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Bisector Function Based on Annulus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sangbé Sidibe</w:t>
+                <w:t xml:space="preserve">Digital two dimentional bijective reﬂexion and associated rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousumi Dutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI 2019 21st IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DGCI'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108247v1</w:t>
+                <w:t xml:space="preserve">hal-02169431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphere Construction on the FCC Grid Interpreted as Layered Hexagonal Grids in 3D</w:t>
               </w:r>
@@ -3681,248 +3681,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Consensus set for nD Fixed Width Annulus Fitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thoughts on 3D Digital Subplane Recognition and Minimum-Maximum of a Bilinear Congruence Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth International Workshop on Combinatorial Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Calcutta, India. pp.101-114, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26145-4_8⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Calcutta, India. pp.157-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26145-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211471v1</w:t>
+                <w:t xml:space="preserve">hal-01211478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoughts on 3D Digital Subplane Recognition and Minimum-Maximum of a Bilinear Congruence Sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Consensus set for nD Fixed Width Annulus Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth International Workshop on Combinatorial Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Calcutta, India. pp.157-171, </w:t>
+              <w:t xml:space="preserve">, Nov 2015, Calcutta, India. pp.101-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26145-4_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26145-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211478v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure tolerance for a multicore real-time system scheduled by PD2</w:t>
               </w:r>
@@ -4754,226 +4754,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integratign PFairness within a modelled based scheduling tool</w:t>
+                <w:t xml:space="preserve">Integrating PFairness within a Model based Scheduling Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Choquet-Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Largeteau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Verification and Evaluation of Computer and Communication Systems (VECOS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.ISSN 1477-9358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161867v1</w:t>
+                <w:t xml:space="preserve">hal-00490199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating PFairness within a Model based Scheduling Tool</w:t>
+                <w:t xml:space="preserve">Integratign PFairness within a modelled based scheduling tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Choquet-Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verification and Evaluation of Computer and Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Verification and Evaluation of Computer and Communication Systems (VECOS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14236/ewic/VECOS2010.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490199v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Perpendicular Bisector and Circumcenter</w:t>
               </w:r>
@@ -5195,204 +5195,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized preimage of conics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Pixel Resizing for Multiscale Recognition and Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis IWCIA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Playa del Carmen, Mexico. pp.48--62</w:t>
+              <w:t xml:space="preserve">IWCIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Playa del Carmen, Mexico. pp.252-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488041v1</w:t>
+                <w:t xml:space="preserve">hal-00468004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Pixel Resizing for Multiscale Recognition and Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rodriguez</w:t>
+                <w:t xml:space="preserve">Generalized preimage of conics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Playa del Carmen, Mexico. pp.252-265</w:t>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis IWCIA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Playa del Carmen, Mexico. pp.48--62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468004v1</w:t>
+                <w:t xml:space="preserve">hal-00488041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Pixel Size Reconstruction with Topological Control</w:t>
               </w:r>
@@ -6596,51 +6596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousumi Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,51 +7130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165047v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Harismendy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija &#268;omi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-024-01246-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranita Biswas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Richaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00829-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276295v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangb&#233; Sidibe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00973-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mouafo Tchinda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Choquet-Geniet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.096442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.01.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0708-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.064664" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Wallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2011.06.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2011.042329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2011.06.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBSPGXLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.589-625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Biswas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_37" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Koshti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mourier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_28" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857688v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/VECOS2010.5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sere Abdoulaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_88" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44977-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900149v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165047v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Harismendy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija &#268;omi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-024-01246-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranita Biswas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Richaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00829-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276295v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangb&#233; Sidibe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00973-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mouafo Tchinda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Choquet-Geniet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.096442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.01.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0708-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.064664" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Wallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2011.06.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2011.042329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2011.06.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBSPGXLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.589-625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_37" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Biswas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Koshti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mourier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_28" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857688v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/VECOS2010.5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sere Abdoulaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_88" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44977-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900149v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>