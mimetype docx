--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2570,732 +2570,732 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of discrete surfaces into plane segments based on a distance map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Drieu La Rochelle</w:t>
+                <w:t xml:space="preserve">Bijective Digitized 3D Rotation Based on Beam Shears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Čomić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24132/CSRN.3401.18⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology (DGMM2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.29-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782751v1</w:t>
+                <w:t xml:space="preserve">hal-04782602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijective Digitized 3D Rotation Based on Beam Shears</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lidija Čomić</w:t>
+                <w:t xml:space="preserve">Segmentation of discrete surfaces into plane segments based on a distance map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Drieu La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology (DGMM2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.29-40, </w:t>
+              <w:t xml:space="preserve">Computer Science Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague (Czech Republic), Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24132/CSRN.3401.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782602v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Bisector Function Based on Annulus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sangbé Sidibe</w:t>
+                <w:t xml:space="preserve">Digital two dimentional bijective reﬂexion and associated rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousumi Dutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI 2019 21st IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DGCI'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108247v1</w:t>
+                <w:t xml:space="preserve">hal-02169431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhombic dodecahedron grid : Coordinate system ad 3D digital object deﬁnitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ranita Biswas</w:t>
+                <w:t xml:space="preserve">A Discrete Bisector Function Based on Annulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangbé Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI'2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DGCI 2019 21st IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.469-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169417v1</w:t>
+                <w:t xml:space="preserve">hal-02108247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding Level 1 Menger Polycubes of Arbitrary Size With Help of Outer Faces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Richaume</w:t>
+                <w:t xml:space="preserve">Rhombic dodecahedron grid : Coordinate system ad 3D digital object deﬁnitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranita Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Andres</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">DGCI'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165032v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital two dimentional bijective reﬂexion and associated rotation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arindam Biswas</w:t>
+                <w:t xml:space="preserve">Unfolding Level 1 Menger Polycubes of Arbitrary Size With Help of Outer Faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI'2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169431v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphere Construction on the FCC Grid Interpreted as Layered Hexagonal Grids in 3D</w:t>
               </w:r>
@@ -6596,51 +6596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousumi Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,51 +7130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165047v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Harismendy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija &#268;omi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-024-01246-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranita Biswas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Richaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00829-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276295v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangb&#233; Sidibe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00973-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mouafo Tchinda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Choquet-Geniet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.096442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.01.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0708-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.064664" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Wallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2011.06.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2011.042329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2011.06.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBSPGXLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.589-625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_37" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Biswas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Koshti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mourier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_28" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857688v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/VECOS2010.5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sere Abdoulaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_88" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44977-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900149v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165047v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Harismendy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija &#268;omi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-024-01246-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranita Biswas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Richaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00829-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276295v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangb&#233; Sidibe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00973-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mouafo Tchinda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Choquet-Geniet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.096442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.01.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0708-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.064664" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Wallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2011.06.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2011.042329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2011.06.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.12.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBSPGXLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.589-625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Biswas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_37" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Koshti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mourier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_28" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857688v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/VECOS2010.5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sere Abdoulaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_88" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44977-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900149v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>