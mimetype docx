--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t>
+                <w:t xml:space="preserve">Monitoring the molecular mechanisms of insecticide resistance in Spodoptera frugiperda populations from Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+                <w:t xml:space="preserve">Marlen Saladini Di Rovetino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noël</w:t>
+                <w:t xml:space="preserve">Bettina Lueke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Kamonporn Masawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Narisara Piyasaengthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Boudet</w:t>
+                <w:t xml:space="preserve">Maroot Kaewwongse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.17. </w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.106599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2025.106599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707197v1</w:t>
+                <w:t xml:space="preserve">hal-05200267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the molecular mechanisms of insecticide resistance in Spodoptera frugiperda populations from Thailand</w:t>
+                <w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlen Saladini Di Rovetino</w:t>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Lueke</w:t>
+                <w:t xml:space="preserve">Benjamin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamonporn Masawang</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narisara Piyasaengthong</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroot Kaewwongse</w:t>
+                <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 214, pp.106599. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2025.106599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200267v1</w:t>
+                <w:t xml:space="preserve">hal-04707197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of curcumin on livestock and poultry animal's performance and management of insect pests</w:t>
               </w:r>
@@ -1519,265 +1519,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the detoxification gene inventory of four major Spodoptera pest species in response to xenobiotics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138, pp.103646. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185092v1</w:t>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of the detoxification gene inventory of four major Spodoptera pest species in response to xenobiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Amezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Nauen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.103646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+                <w:t xml:space="preserve">hal-04185092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Understanding of Molecular Mechanisms of Resistance in Noctuid Pests</w:t>
               </w:r>
@@ -2483,277 +2483,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danièle Debieu</w:t>
+                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893336v1</w:t>
+                <w:t xml:space="preserve">hal-05223780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Debieu</w:t>
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223780v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Insecticidal Molecule Extracted from Alpinia galanga with Potential to Control the Pest Insect Spodoptera frugiperda</w:t>
               </w:r>
@@ -3275,51 +3275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une classification unifiée des produits de protection des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,252 +3394,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-verbal evaluation of acceptance of insect-based products using a simple and holistic analysis of facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gouin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (Part B), pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633879v1</w:t>
+                <w:t xml:space="preserve">hal-01263561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-verbal evaluation of acceptance of insect-based products using a simple and holistic analysis of facial expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Delarue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (Part B), pp.285-293. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263561v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance evolution in Drosophila: the case of CYP6G1</w:t>
               </w:r>
@@ -3710,307 +3710,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450-dependent metabolism of caffeine in [i]Drosophila melanogaster[/i]</w:t>
+                <w:t xml:space="preserve">Cytochrome P450s from the fall armyworm (Spodoptera frugiperda): responses to plant allelochemicals and pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coelho</w:t>
+                <w:t xml:space="preserve">Maeva Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fricaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+                <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Artur</w:t>
+                <w:t xml:space="preserve">René Feyereisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.115 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imb.12140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117328⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212004v1</w:t>
+                <w:t xml:space="preserve">hal-02631337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450s from the fall armyworm (Spodoptera frugiperda): responses to plant allelochemicals and pesticides</w:t>
+                <w:t xml:space="preserve">Cytochrome P450-dependent metabolism of caffeine in [i]Drosophila melanogaster[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Giraudo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fricaux</w:t>
+                <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Feyereisen</w:t>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/imb.12140⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631337v1</w:t>
+                <w:t xml:space="preserve">hal-01212004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to lambda-cyhalothrin in Spanish field populations of &amp;lt;em&amp;gt;Ceratitis capitata&amp;lt;/em&amp;gt; and metabolic resistance mediated by P450 in a resistant strain</w:t>
               </w:r>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Sezutsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Feyereisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 368 (1612), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4234,77 +4234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear receptors HR96 and ultraspiracle from the fall armyworm (Spodoptera frugiperda), developmental expression and induction by xenobiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Feyereisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4497,51 +4497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hormones agonists on Sf9 cells, proliferation and cell cycle arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Califano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,90 +4631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cytochrome P450 expression in Drosophila: Genomic insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandran Unnithan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Feyereisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (2), pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5812,77 +5812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Two Hormone Analogs on the Regulation of Cell Cycle in Sf9 Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Feyereisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry. Part B, Clinical Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Jacksonville, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6068,51 +6068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Pesticides on the Environment and Insecticide Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olfactory Concepts of Insect Control - Alternative to insecticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6847,51 +6847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Saladini Di Rovetino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lueke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonporn Masawang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narisara Piyasaengthong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroot Kaewwongse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Sureshbabu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Smirnova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhimoolam Karthikeyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Moniruzzaman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kalaiselvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1048067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeravat Changkeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saksit Nobsathian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasakorn Bullangpoti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7688" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Palli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannalene Du Plessis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01688-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Amezian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Maiwald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah-Isadora Huditz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2023.105563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Mehlhorn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Vacher-Chicane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Nauen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2022.100037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2021.104822" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12060544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12080674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100867" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torranis Ruttanaphan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchulee Pengsook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchai Pluempanupat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11100686" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutikan Aungsirisawat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polnarong Boonyarit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toz126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le D. Debieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4470" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117328" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Feyereisen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12140" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97A8698A9AF00B6916E4CAF266F064D89773C88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Arouri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiethem Hemden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Navarro-Llopis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem M'Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3924" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0428" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.03.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VQ2T5LX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Qiu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Tittiger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wicker-Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208650109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649280v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Califano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Taquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025708" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Unnithan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2009.06.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32830216c7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea J. Dowling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Waterfield" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Hares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Streuli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2007.00974.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair D. Siegfried" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baptiste Berg&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02922.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ffrench-Constant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Daborn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Daborn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00064-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3WVWS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daborn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogwitz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1074170" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bride" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuany" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.20495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296417v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-05060-3_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05060-3_3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05477366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Nardini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Zakhia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Czarnecki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brito-Fravallo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Geneve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Saladini Di Rovetino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lueke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonporn Masawang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narisara Piyasaengthong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroot Kaewwongse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Sureshbabu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Smirnova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhimoolam Karthikeyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Moniruzzaman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kalaiselvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1048067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeravat Changkeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saksit Nobsathian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasakorn Bullangpoti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7688" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Palli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannalene Du Plessis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01688-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Amezian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Maiwald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah-Isadora Huditz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2023.105563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Mehlhorn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Vacher-Chicane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Nauen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2022.100037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2021.104822" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12060544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103646" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12080674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100867" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torranis Ruttanaphan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchulee Pengsook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchai Pluempanupat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11100686" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutikan Aungsirisawat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polnarong Boonyarit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toz126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le D. Debieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4470" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Feyereisen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97A8698A9AF00B6916E4CAF266F064D89773C88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117328" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Arouri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiethem Hemden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Navarro-Llopis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem M'Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3924" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0428" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.03.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VQ2T5LX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Qiu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Tittiger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wicker-Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208650109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649280v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Califano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Taquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025708" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Unnithan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2009.06.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32830216c7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea J. Dowling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Waterfield" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Hares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Streuli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2007.00974.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair D. Siegfried" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baptiste Berg&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02922.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ffrench-Constant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Daborn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Daborn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00064-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3WVWS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daborn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogwitz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1074170" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bride" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuany" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.20495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296417v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-05060-3_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05060-3_3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05477366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Nardini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Zakhia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Czarnecki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brito-Fravallo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Geneve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>