--- v1 (2026-04-10)
+++ v2 (2026-05-13)
@@ -368,723 +368,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of curcumin on livestock and poultry animal's performance and management of insect pests</w:t>
+                <w:t xml:space="preserve">Investigating the role of the ROS/CncC signaling pathway in the response to xenobiotics in Spodoptera frugiperda using Sf9 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjana Sureshbabu</w:t>
+                <w:t xml:space="preserve">Dries Amezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Smirnova</w:t>
+                <w:t xml:space="preserve">Thierry Fricaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhimoolam Karthikeyan</w:t>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Moniruzzaman</w:t>
+                <w:t xml:space="preserve">Frank Maiwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senthil Kalaiselvi</w:t>
+                <w:t xml:space="preserve">Hannah-Isadora Huditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1048067. </w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.105563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1048067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2023.105563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149408v1</w:t>
+                <w:t xml:space="preserve">hal-04185097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticidal efficacy and possibility of Combretum trifoliatum Vent . ( Myrtales: Combretaceae ) extracts in controlling Spodoptera frugiperda ( J.E. Smith ) ( Lepidoptera: Noctuidae )</w:t>
+                <w:t xml:space="preserve">The impact of curcumin on livestock and poultry animal's performance and management of insect pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veeravat Changkeb</w:t>
+                <w:t xml:space="preserve">Anjana Sureshbabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saksit Nobsathian</w:t>
+                <w:t xml:space="preserve">Elena Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+                <w:t xml:space="preserve">Adhimoolam Karthikeyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Coustau</w:t>
+                <w:t xml:space="preserve">Mohammad Moniruzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasakorn Bullangpoti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Senthil Kalaiselvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1048067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.7688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1048067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185083v1</w:t>
+                <w:t xml:space="preserve">hal-04149408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Molecular Resistance Mechanisms of European Earwigs from Apple Orchards Subjected to Different Management Strategies</w:t>
+                <w:t xml:space="preserve">Insecticidal efficacy and possibility of Combretum trifoliatum Vent . ( Myrtales: Combretaceae ) extracts in controlling Spodoptera frugiperda ( J.E. Smith ) ( Lepidoptera: Noctuidae )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fricaux</w:t>
+                <w:t xml:space="preserve">Veeravat Changkeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+                <w:t xml:space="preserve">Saksit Nobsathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Coustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasakorn Bullangpoti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects14120944⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447216v1</w:t>
+                <w:t xml:space="preserve">hal-04185083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fall armyworm: recent advances in biology and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Subba Reddy Palli</w:t>
+                <w:t xml:space="preserve">The Molecular Resistance Mechanisms of European Earwigs from Apple Orchards Subjected to Different Management Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fricaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Biondi</w:t>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannalene Du Plessis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Le Goff</w:t>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01688-4⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), pp.944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects14120944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345723v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of the ROS/CncC signaling pathway in the response to xenobiotics in Spodoptera frugiperda using Sf9 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fall armyworm: recent advances in biology and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subba Reddy Palli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dries Amezian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fricaux</w:t>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges de Sousa</w:t>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Maiwald</w:t>
+                <w:t xml:space="preserve">Hannalene Du Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah-Isadora Huditz</w:t>
+                <w:t xml:space="preserve">Gaelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 195, pp.105563. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (4), pp.1341-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2023.105563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01688-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185097v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera frugiperda Sf9 cells as a model system to investigate the role of detoxification gene expression in response to xenobiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Amezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Mehlhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1092,51 +1092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calypso Vacher-Chicane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Nauen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.100037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1164,650 +1164,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of xenobiotic detoxification genes in insects - An overview</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2021.104822⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296345v1</w:t>
+                <w:t xml:space="preserve">hal-04686846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance in the Genus Spodoptera: Key Insect Detoxification Genes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Transcriptional regulation of xenobiotic detoxification genes in insects - An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Amezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Nauen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12060544⟩</w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.104822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2021.104822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278458v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance in the Genus Spodoptera: Key Insect Detoxification Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyam Baudry</w:t>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Maïbèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects12060544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686846v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of the detoxification gene inventory of four major Spodoptera pest species in response to xenobiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Amezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Nauen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.103646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+                <w:t xml:space="preserve">hal-04185092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the detoxification gene inventory of four major Spodoptera pest species in response to xenobiotics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138, pp.103646. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185092v1</w:t>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Understanding of Molecular Mechanisms of Resistance in Noctuid Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Nauen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1988,90 +1988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detoxification gene families in Phylloxera: Endogenous functions and roles in response to the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chertemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Maïbèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp.100867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2099,1145 +2099,1145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barrès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866641v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Blanco</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R4p Network</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065279v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223854v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Debieu</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223780v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Insecticidal Molecule Extracted from Alpinia galanga with Potential to Control the Pest Insect Spodoptera frugiperda</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges de Sousa</w:t>
+                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchulee Pengsook</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hannah-Isadora Huditz</w:t>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358736v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Insecticidal Molecule Extracted from Alpinia galanga with Potential to Control the Pest Insect Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nabity</w:t>
+                <w:t xml:space="preserve">Torranis Ruttanaphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Fernández</w:t>
+                <w:t xml:space="preserve">Anchulee Pengsook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Wanchai Pluempanupat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah-Isadora Huditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (10), pp.686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects11100686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plant essential oils and their major constituents on cypermethrin tolerance associated detoxification enzyme activities in &amp;lt;em&amp;gt;spodoptera litura&amp;lt;/em&amp;gt; (lepidoptera: noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torranis Ruttanaphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanchai Pluempanupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chutikan Aungsirisawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polnarong Boonyarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112 (5), pp.2167-2176. </w:t>
@@ -3275,51 +3275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une classification unifiée des produits de protection des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,51 +3400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-verbal evaluation of acceptance of insect-based products using a simple and holistic analysis of facial expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiwoong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance evolution in Drosophila: the case of CYP6G1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3729,64 +3729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome P450s from the fall armyworm (Spodoptera frugiperda): responses to plant allelochemicals and pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fricaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to lambda-cyhalothrin in Spanish field populations of &amp;lt;em&amp;gt;Ceratitis capitata&amp;lt;/em&amp;gt; and metabolic resistance mediated by P450 in a resistant strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Arouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiethem Hemden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4143,51 +4143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of P450 diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Sezutsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Feyereisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4273,51 +4273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Feyereisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.560-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Tittiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wicker-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Califano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4657,51 +4657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandran Unnithan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Feyereisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4774,51 +4774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Es-Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4904,51 +4904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas R. Waterfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle C. Hares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Streuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4999,64 +4999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenobiotic response in Drosophila melanogaster: Sex dependence of P450 and GST gene induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blair D. Siegfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5133,51 +5133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to fipronil in Drosophila simulans: influence of two point mutations in the RDL GABA receptor subunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ffrench-Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Daborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (3), pp.163-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5366,51 +5366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarray analysis of cytochrome P450 mediated insecticide resistance in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Boundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,51 +5551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bogwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5646,51 +5646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sibling species Drosophila melanogaster and Drosophila simulans differ in the expression profile of glutathione S-transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Feyereisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5948,51 +5948,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Understanding of Molecular Mechanisms of Resistance in Noctuid Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Nauen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6055,51 +6055,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Pesticides on the Environment and Insecticide Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6204,90 +6204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteurs du site web Réseau de Réflexion et de Recherche sur la Résistance aux Pesticides (R4P) www.r4p-inra.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau de Réflexion et de Recherche sur la Résistance aux Pesticides (R4P)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -6466,103 +6466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6616,51 +6616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles des cytochromes P450 dans l'adaptation des insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université Nice Sophia Antipolis, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6847,51 +6847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Saladini Di Rovetino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lueke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonporn Masawang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narisara Piyasaengthong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroot Kaewwongse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Sureshbabu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Smirnova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhimoolam Karthikeyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Moniruzzaman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kalaiselvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1048067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeravat Changkeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saksit Nobsathian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasakorn Bullangpoti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7688" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Palli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannalene Du Plessis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01688-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Amezian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Maiwald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah-Isadora Huditz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2023.105563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Mehlhorn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Vacher-Chicane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Nauen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2022.100037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2021.104822" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12060544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103646" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12080674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100867" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torranis Ruttanaphan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchulee Pengsook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchai Pluempanupat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11100686" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutikan Aungsirisawat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polnarong Boonyarit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toz126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le D. Debieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4470" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Feyereisen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97A8698A9AF00B6916E4CAF266F064D89773C88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117328" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Arouri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiethem Hemden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Navarro-Llopis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem M'Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3924" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0428" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.03.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VQ2T5LX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Qiu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Tittiger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wicker-Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208650109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649280v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Califano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Taquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025708" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Unnithan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2009.06.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32830216c7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea J. Dowling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Waterfield" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Hares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Streuli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2007.00974.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair D. Siegfried" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baptiste Berg&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02922.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ffrench-Constant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Daborn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Daborn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00064-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3WVWS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daborn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogwitz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1074170" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bride" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuany" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.20495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296417v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-05060-3_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05060-3_3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05477366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Nardini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Zakhia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Czarnecki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brito-Fravallo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Geneve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Saladini Di Rovetino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lueke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonporn Masawang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narisara Piyasaengthong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroot Kaewwongse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Amezian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Maiwald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah-Isadora Huditz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2023.105563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Sureshbabu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Smirnova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhimoolam Karthikeyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Moniruzzaman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kalaiselvi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1048067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeravat Changkeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saksit Nobsathian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasakorn Bullangpoti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120944" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Palli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannalene Du Plessis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01688-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Mehlhorn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Vacher-Chicane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Nauen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2022.100037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2021.104822" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12060544" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12080674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100867" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torranis Ruttanaphan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchulee Pengsook" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchai Pluempanupat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11100686" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutikan Aungsirisawat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polnarong Boonyarit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toz126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le D. Debieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4470" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Feyereisen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97A8698A9AF00B6916E4CAF266F064D89773C88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117328" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Arouri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiethem Hemden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Navarro-Llopis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem M'Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3924" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0428" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.03.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VQ2T5LX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Qiu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Tittiger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wicker-Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208650109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649280v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Califano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Taquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025708" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Unnithan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2009.06.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32830216c7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea J. Dowling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Waterfield" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Hares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Streuli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2007.00974.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair D. Siegfried" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baptiste Berg&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02922.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ffrench-Constant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Daborn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Daborn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00064-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3WVWS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daborn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogwitz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1074170" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bride" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuany" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.20495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296417v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-05060-3_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05060-3_3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05477366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Nardini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Zakhia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Czarnecki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brito-Fravallo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Geneve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>